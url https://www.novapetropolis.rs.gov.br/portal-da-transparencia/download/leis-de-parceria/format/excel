--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -12,109 +12,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="430">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
+    <t>SOCIEDADE CULTURAL E RECREATIVA ALEGRIA LINHA PIRAJÁ - EMENDAS IMPOSITIVAS</t>
+  </si>
+  <si>
+    <t>06/11/2026</t>
+  </si>
+  <si>
+    <t>Dirigentes da Entidade</t>
+  </si>
+  <si>
+    <t>Emenda Nº 51</t>
+  </si>
+  <si>
+    <t>Emenda N° 76</t>
+  </si>
+  <si>
+    <t>Declaração de ContraPartida</t>
+  </si>
+  <si>
+    <t>Plano de Trabalho</t>
+  </si>
+  <si>
+    <t>Termo de Fomento N° 84/2026</t>
+  </si>
+  <si>
+    <t>ASSOCIAÇÃO NOVA ESPORTES RECREAÇÃO E LAZER - DIA ESTADUAL DO VOLEIBOL</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>CNPJ</t>
+  </si>
+  <si>
+    <t>Ata 01 - Comissão de Seleção e Análise de Projetos de Parceria</t>
+  </si>
+  <si>
+    <t>Estatuto Social</t>
+  </si>
+  <si>
+    <t>Termo de Fomento N° 083/2026</t>
+  </si>
+  <si>
     <t>ASSOCIAÇÃO DE MORADORES DE LINHA PIRAJÁ BAIXA</t>
   </si>
   <si>
     <t>08/09/2026</t>
   </si>
   <si>
     <t>Dirigentes Entidade</t>
   </si>
   <si>
-    <t>Plano de Trabalho</t>
-[...1 lines deleted...]
-  <si>
     <t>ContraPartida</t>
   </si>
   <si>
-    <t>Estatuto Social</t>
-[...1 lines deleted...]
-  <si>
     <t>Termo de Fomento N° 082/2026</t>
   </si>
   <si>
-    <t>CNPJ</t>
-[...1 lines deleted...]
-  <si>
     <t>Lei 5_608_2026</t>
   </si>
   <si>
     <t>21º KERB IM TANNENWALD - ASSOCIAÇÃO UNIÃO BOLÃO DE PINHAL ALTO</t>
   </si>
   <si>
     <t>27/08/2026</t>
   </si>
   <si>
-    <t>Dirigentes da Entidade</t>
-[...1 lines deleted...]
-  <si>
     <t>Termo de Fomento Nº 080/2026</t>
   </si>
   <si>
     <t>FESTEJOS FARROUPILHA - CTG POUSADA DA SERRA</t>
   </si>
   <si>
     <t>26/08/2026</t>
   </si>
   <si>
-    <t>Ata 01 - Comissão de Seleção e Análise de Projetos de Parceria</t>
-[...1 lines deleted...]
-  <si>
     <t>Termo de Fomento Nº 081/2026</t>
   </si>
   <si>
     <t>ACPM - EMEF OTTO HOFFMANN</t>
   </si>
   <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>Lei_5636_Parceria Voluntaria</t>
   </si>
   <si>
     <t>Parecer Tecnico Inicial</t>
   </si>
   <si>
     <t>Quadro Aprova Plano de Trabalho</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 073/2026</t>
   </si>
   <si>
     <t>ACPM - EMEF BOM PASTOR - EMENDA IMPOSITIVA</t>
   </si>
   <si>
     <t>04/08/2026</t>
@@ -224,53 +251,50 @@
   <si>
     <t>ACPM - EMEI Construindo o Saber</t>
   </si>
   <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 074/2026</t>
   </si>
   <si>
     <t>ACPM - EMEF Pedro Beck Filho</t>
   </si>
   <si>
     <t>Estatuto Social.pdf</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 077/2026</t>
   </si>
   <si>
     <t>NOVA EM COMPRAS 2026 - ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE NOVA PETRÓPOLIS</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
-    <t>Declaração de ContraPartida</t>
-[...1 lines deleted...]
-  <si>
     <t>Termo de Fomento Nº 072/2026</t>
   </si>
   <si>
     <t>ACPM - EMEI Ursinho Carinhoso</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 065/2026</t>
   </si>
   <si>
     <t>ACPM - EMEI Ottinho</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>Lei 5636 Parceria Voluntaria</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 062/2026</t>
   </si>
   <si>
     <t>ACPM - EMEI Professor Enio Spier</t>
@@ -305,50 +329,53 @@
   <si>
     <t>ACPM - EMEF Luiz Loeser</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 059/2026</t>
   </si>
   <si>
     <t>ACPM - EMEI Lydia Braun</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 061/2026</t>
   </si>
   <si>
     <t>ACPM - EMEI Jacob Jaeger</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>Lei _5_636 Parceria Voluntaria</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 060/2026</t>
   </si>
   <si>
+    <t>Diretoria_2026_2028</t>
+  </si>
+  <si>
     <t>ACPM - EMEI Pirulito</t>
   </si>
   <si>
     <t>Parecer Tecnico_Inicial</t>
   </si>
   <si>
     <t>Quadro_Aprova_Plano de Trabalho</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 063/2026</t>
   </si>
   <si>
     <t>ACPM - EMEF BOM PASTOR</t>
   </si>
   <si>
     <t>Termo de Fomento N° 058/2026</t>
   </si>
   <si>
     <t>ACPM - EMEF AUGUSTO GUILHERME GAEDICKE</t>
   </si>
   <si>
     <t>Parecer_Tecnico_Inicial</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 057/2026</t>
@@ -512,50 +539,53 @@
   <si>
     <t>Emenda 60</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 044/2026</t>
   </si>
   <si>
     <t>Emenda 34</t>
   </si>
   <si>
     <t>Emenda 81</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO ESPORTIVA CULTURAL RECREATIVA JUVENIL - EMENDA IMPOSITIVA</t>
   </si>
   <si>
     <t>Emenda 04</t>
   </si>
   <si>
     <t>Emenda 35</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 042/2026</t>
   </si>
   <si>
+    <t>Parecer Tecnico Gestor</t>
+  </si>
+  <si>
     <t>ASSOCIAÇÃO FUTSAL NOVA PETRÓPOLIS</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>Termo de Colaboração Nº 043/2026</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO GRUPO DE DANÇAS FOLCLÓRICAS ALEMÃS POMMERTAL - EMENDA IMPOSITIVA</t>
   </si>
   <si>
     <t>Emenda 09</t>
   </si>
   <si>
     <t>Emenda 49</t>
   </si>
   <si>
     <t>Emenda 116</t>
   </si>
   <si>
     <t>Declaração ContraPartida</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 041/2026</t>
@@ -725,50 +755,53 @@
   <si>
     <t>Termo de Fomento Nº 023/2026</t>
   </si>
   <si>
     <t>BOMBEIROS VOLUNTÁRIOS DE NOVA PETRÓPOLIS - EMENDA IMPOSITIVA</t>
   </si>
   <si>
     <t>Conselho Administrativo</t>
   </si>
   <si>
     <t>Emenda_103</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 035/2026</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO AMIGOS DO TOM DE MULHER - COROS TOM DE PRIMAVERA - EMENDA IMPOSITIVA</t>
   </si>
   <si>
     <t>Emenda_110</t>
   </si>
   <si>
     <t>028_2026_Termo_de_Fomento.pdf</t>
   </si>
   <si>
+    <t>Parecer_Gestor</t>
+  </si>
+  <si>
     <t>COMUNIDADE EVANGÉLICA BAIRRO PIÁ - EMENDAS IMPOSITIVAS</t>
   </si>
   <si>
     <t>Emenda_47</t>
   </si>
   <si>
     <t>Emenda_71</t>
   </si>
   <si>
     <t>Emenda_84</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 027/2026</t>
   </si>
   <si>
     <t>Emenda_06</t>
   </si>
   <si>
     <t>Emenda_97</t>
   </si>
   <si>
     <t>Emenda_120</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO DANÇAS FOLCLÓRICAS SONNENSCHEIN LINHA BRASIL E LINHA ARARIPE - EMENDA IMPOSITIVA</t>
@@ -962,50 +995,53 @@
   <si>
     <t>1º Termo de Compromisso_Lei_5_678</t>
   </si>
   <si>
     <t>Plano de Trabalho_Lei_5_678</t>
   </si>
   <si>
     <t>Lei_5_678_2026</t>
   </si>
   <si>
     <t>Plano de Trabalho_Custeio_145530_Pompeu</t>
   </si>
   <si>
     <t>5_Termo Aditivo ao Convenio031_2026</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO CRISTÃ ALCANÇANDO VIDAS - PROJETO PEVI AMME 2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>Termo de Colaboração N° 014_2026</t>
   </si>
   <si>
+    <t>1_Termo Aditivo ao Fomento Nº 014/2026</t>
+  </si>
+  <si>
     <t>CONSEPRO - CONVÊNIO ANUAL 2026</t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>Termo de Fomento N° 015/2026</t>
   </si>
   <si>
     <t>53° FESTIVAL INTERNACIONAL DE FOLCLORE DE NOVA PETRÓPOLIS</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 011/2026</t>
   </si>
   <si>
     <t>26ª EXPOSIÇÃO REGIONAL DE ORQUÍDEAS - ASSOCIAÇÃO ORQUIDÓFILA DE NOVA PETRÓPOLIS</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 010_2026</t>
   </si>
   <si>
     <t>Termo de Homologação e Encerramento</t>
@@ -1178,53 +1214,50 @@
   <si>
     <t>1_Termo de Apostilamento ao Termo de Fomento 098_2025</t>
   </si>
   <si>
     <t>Termo de Fomento_N°002_2026 Emenda Impositiva</t>
   </si>
   <si>
     <t>Plano de Trabalho_EI</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO CPM ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL PADRE AMSTAD</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>ANEREL - ASSOCIAÇÃO NOVA ESPORTES RECREAÇÃO E LAZER</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 094/2025</t>
   </si>
   <si>
-    <t>Parecer Tecnico Gestor</t>
-[...1 lines deleted...]
-  <si>
     <t>ACINP - NOVA EM COMPRAS 2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 092/2025</t>
   </si>
   <si>
     <t>MAGIA DO NATAL 2025</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 091/2025</t>
   </si>
   <si>
     <t>Plano de Trabalho_Alteração ContaBancaria</t>
   </si>
   <si>
     <t>25º FESTIVAL MUNICIPAL DE MÚSICA ESTUDANTIL - ASSOCIAÇÃO AMIGOS DA CULTURA</t>
   </si>
   <si>
     <t>13/08/2025</t>
@@ -1242,110 +1275,50 @@
     <t>07/08/2025</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 089</t>
   </si>
   <si>
     <t>CTG POUSADA DA SERRA - FESTEJOS FARROUPILHAS 2025</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 088</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO ESP CULT E RECRETIVA JUVENIL LINHA TEMERÁRIA - CAMPEONATO BOLÃO BOLA</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>DeclaraçãoContrapartida</t>
   </si>
   <si>
     <t>Termo de Fomento Nº 083</t>
   </si>
   <si>
     <t>Termo de Homologação.pdf</t>
-  </si>
-[...58 lines deleted...]
-    <t>Termo de Fomento Nº 072/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -1651,62 +1624,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837253/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837254/images/original/Plano_de_Trabalho_Piraja_Baixa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837255/images/original/ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837250/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837257/images/original/082_2026_Termo_de_Fomento_Associacao_Moradores_de_Linha_Piraja_Baixa_Desenvolvimento_de_atividades_rurais_no_Municipio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837252/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837256/images/original/5_608_2026_Autoriza_o_Executivo_Municipal_a_Conceder_Auxilio_Financeiro_a_Associacao_de_Moradores_da_Linha_Piraja_Baixa_no_Municipio_de_Nova_Petropolis_e_da_Outras_Providencias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832942/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832944/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832946/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832948/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832949/images/original/ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832951/images/original/080_2026_Termo_de_Fomento_21_Kerb_Im_Tannenwald_Associacao_Uniao_Bolao_de_Pinhal_Alto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832582/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832584/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832586/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832587/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832590/images/original/Ata_e_formulario_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832592/images/original/081_2026_Termo_de_Fomento_Festejos_Farroupilha_CTG_Pousada_da_Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822532/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822518/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822525/images/original/Parecer_Tecnico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822527/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822529/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822533/images/original/073_2026_Termo_de_Fomento_ACPM_EMEF_Otto_Hoffmann.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822520/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822521/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822265/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822264/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822266/images/original/Estatuto_ACPM_Bom_Pastor_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822267/images/original/Plano_de_trabalho_ajustado_p_mesa_de_jogos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822268/images/original/Emenda_014_ao_PL_117_2025_Joao_20k.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822269/images/original/Retificacao_a_Emenda_Impositiva_014_20265692.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822270/images/original/078_2026_Termo_de_Fomento_ACPM_Bom_Pastor_Emendas_Impositivas_014_ao_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821840/images/original/EMENDA_IMPOSITIVA_108.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821832/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821834/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821835/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821836/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821837/images/original/EMENDA_IMPOSITIVA_002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821838/images/original/EMENDA_IMPOSITIVA_016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821839/images/original/EMENDA_IMPOSITIVA_091.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821841/images/original/EMENDAS_IMPOSITIVAS_057.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821842/images/original/EMENDAS_IMPOSITIVAS_079.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821843/images/original/Retifica_Emenda_Impositiva_002_20265688.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821877/images/original/Retifica_Emenda_Impositiva_079_20265690.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821878/images/original/Retifica_Emenda_Impositiva_108_20265691.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821881/images/original/079_2026_Termo_de_Fomento_Associacao_Circulo_de_Pais_e_Mestres_da_EMEF_Auguato_Guilherme_Gaedicke_Emendas_Impositivas_002_016_057_079_e_108_ao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821847/images/original/Retifica_Emenda_Impositiva_057_20265689.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821654/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821658/images/original/Linha_Araripe_Emendas_atualizadas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821662/images/original/Retifica_Emenda_11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821663/images/original/Retifica_Emenda_23.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821672/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821674/images/original/Relacao_dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821659/images/original/076_2026_Termo_de_Fomento_Sociedade_Cultural_e_Esportiva_Linha_Araripe_Emendas_Impositivas_11_23_42_64_104_e_118_ao_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821664/images/original/Retifica_Emenda_42.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821665/images/original/Retifica_Emenda_64.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821666/images/original/Retifica_Emenda_104.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821673/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821667/images/original/Retifica_Emenda_118.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819895/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819896/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819897/images/original/Relacao_de_Dirigentes_Diretoria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819898/images/original/Emenda_017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819900/images/original/Emenda_029.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819901/images/original/Emenda_058.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819902/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819903/images/original/071_2026_Termo_de_Fomento_Associacao_Cultural_e_Esportiva_Concordia_de_Linha_Imperial_Emendas_Impositivas_017_029_e_058_ao_Projeto_de_Lei_117_202.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819652/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819668/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819671/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819674/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819655/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819667/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819672/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819676/images/original/075_2026_Termo_de_Fomento_ACPM_EMEI_Pinguinho_de_Gente.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819268/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819269/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819266/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819270/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819271/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819267/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819294/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819295/images/original/074_2026_Termo_de_Fomento_ACPM_EMEI_Construindo_o_Saber.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818968/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818969/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818970/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818971/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818973/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818979/images/original/077_2026_Termo_de_Fomento_ACPM_EMEF_Pedro_Beck_Filho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818975/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818977/images/original/4_Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817845/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817846/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817847/images/original/Relacao_Dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817848/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817849/images/original/Declaracao_de_contrapartida_ACINP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817850/images/original/072_2026_Termo_de_Fomento_Nova_em_Compras_Associacao_Comercial_e_Industrial_de_Nova_Petropolis_ACINP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817509/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817494/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817495/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817510/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817511/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817512/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817513/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817514/images/original/065_2026_Termo_de_Fomento_ACPM_EMEI_Ursinho_Carinhoso.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817079/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817081/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817082/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817085/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817086/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817087/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817088/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817101/images/original/062_2026_Termo_de_Fomento_ACPM_EMEI_Ottinho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816909/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816910/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816911/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816912/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816914/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816915/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816916/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816917/images/original/064_2026_Termo_de_Fomento_ACPM_EMEI_Professor_Enio_Spier.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816622/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816623/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816626/images/original/068_2026_Termo_de_Fomento_ACPM_EMEI_Professora_Ignez_Cecchini_Deppe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816616/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816620/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816614/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816618/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816410/images/original/Declaracao_Dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816416/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816408/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816418/images/original/Emenda_094_PL_117_2025_Insp_Robison_5K.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816422/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816424/images/original/067_2026_Termo_de_Fomento_EMEF_Luiz_Loeser_Emenda_Impositiva_094_ao_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816367/images/original/059_2026_Termo_de_Fomento_ACPM_EMEF_Luiz_Loeser.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816346/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816352/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816354/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816358/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816360/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816365/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816047/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816049/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816042/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816043/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816044/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816050/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816051/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816054/images/original/061_2026_Termo_de_Fomento_ACPM_EMEI_Lydia_Braun.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815991/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815980/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815981/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815985/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815986/images/original/Parecer_Tecnico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815987/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815988/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815994/images/original/060_2026_Termo_de_Fomento_ACPM_EMEI_Jacob_Jaeger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815470/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815471/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815475/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815478/images/original/Parecer_Tecnico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815494/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815485/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815490/images/original/4_Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815506/images/original/063_2026_Termo_de_Fomento_ACPM_EMEI_Pirulito.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815294/images/original/Cartao_CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815297/images/original/Declaracao_Dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815299/images/original/Estatuto_ACPM_Bom_Pastor_2019_2_.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815301/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815304/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815305/images/original/Parecer_Tecnico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815307/images/original/058_2026_Termo_de_Fomento_ACPM_EMEF_Bom_Pastor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815228/images/original/Parecer_Tecnico_inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815232/images/original/Estatuto_ACPM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815236/images/original/057_2026_Termo_de_Fomento_ACPM_EMEF_Augusto_Guilherme_Gaedicke.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815227/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815230/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815233/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815235/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815321/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815048/images/original/Emenda_010_Proj_Lei_117_2025_Ver_Arthur_S_5200.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815054/images/original/Lei_5651_Retifica_a_Classificacao_orcamentaria_da_Emenda_Impositiva_n_117_ao_PL_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815050/images/original/Emenda_117_Proj_Lei_117_2025_Ver_Tarcisio_Brescovit_5200.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815051/images/original/Lei_5650_Retifica_a_Classificacao_orcamentaria_da_Emenda_Impositiva_n_10_ao_PL_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815055/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815056/images/original/069_2026_Termo_de_Fomento_Associacao_Crista_Alcancando_Vidas_PEVIAMME_Emendas_Impositivas_010_e_117_ao_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814869/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814867/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814868/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814872/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814873/images/original/066_2026_Termo_de_Fomento_Associacao_Nova_Esportes_Recreacao_e_Lazer_ANEREL_Emenda_Impositiva_050_ao_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814871/images/original/Emenda_Impositiva_050_ao_PL_117_2025_Maicon_8k.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814619/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814620/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814621/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814624/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814622/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814625/images/original/070_2026_Termo_de_Fomento_APAE_Emendas_Impositivas_1_.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814626/images/original/Emendas_Vereadores_APAE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814695/images/original/5_646_2026_Retifica_a_Classificacao_Orcamentaria_da_Emenda_Impositiva_n_043_ao_Projeto_de_Lei_n_117_2025_LOA_2026_Alterando_a_Natureza_da_Despesa_de_Corrente_para_Capital_e_da_Outras_Providencias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814698/images/original/5_648_2026_Retifica_a_Classificacao_Orcamentaria_da_Emenda_Impositiva_n_015_ao_Projeto_de_Lei_n_117_2025_LOA_2026_Alterando_a_Natureza_da_Despesa_de_Corrente_para_Capital_e_da_Outras_Providencias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814699/images/original/5_649_2026_Retifica_a_Classificacao_Orcamentaria_da_Emenda_Impositiva_n_095_ao_Projeto_de_Lei_n_117_2025_LOA_2026_Alterando_a_Natureza_da_Despesa_de_Corrente_para_Capital_e_da_Outras_Providencias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814697/images/original/5_647_2026_Retifica_a_Classificacao_Orcamentaria_da_Emenda_Impositiva_n_001_ao_Projeto_de_Lei_n_117_2025_LOA_2026_Alterando_a_Natureza_da_Despesa_de_Corrente_para_Capital_e_da_Outras_Providencias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814507/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814508/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814510/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814511/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814512/images/original/ata_da_comissao_02_07_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814514/images/original/056_2026_Termo_de_Fomento_Magia_do_Natal_Associacao_Tchon_Ji.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/811261/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/811265/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/811268/images/original/Estatuto_Vale_do_Cai.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/811271/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/811272/images/original/Termo de Fomento N&#186; 054_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/809430/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/809432/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/809431/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/809433/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/809434/images/original/Termo de Fomento N&#186; 055_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808256/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808257/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808258/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808259/images/original/Emenda_82.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808264/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808265/images/original/Termo de Fomento N&#186; 053_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808239/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808240/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808241/images/original/Emenda_111.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808242/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808243/images/original/Termo de Fomento N&#186; 052_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808238/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808204/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808211/images/original/Termo de Fomento N&#186; 051_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808205/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808206/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808208/images/original/Emenda_32.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816933/images/original/Declaracao_de_contrapartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816932/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803483/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803484/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803485/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803486/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803487/images/original/Termo de Colabora&#231;&#227;o N&#176; 050_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/804222/images/original/Plano_de_Trabalho_Rev_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803428/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803432/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803433/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803436/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803440/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803441/images/original/Termo de Colabora&#231;&#227;o N&#186; 049_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/793218/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/793163/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/793175/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/793238/images/original/Termo de Fomento N&#186; 048_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/793203/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808507/images/original/1_TERMO_DE_APOSTILAMENTO_Termo_de_Fomento_n_048_2026_Associacao_de_Moradores_de_Pinhal_Alto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791313/images/original/Estatuto_Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791322/images/original/Plano_de_Trabalho_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791327/images/original/Termo de Fomento N&#186; 047_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791312/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791317/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791324/images/original/Emendas_Impositivas_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791325/images/original/Declaracao_de_disponibilidade_de_contrapartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/790552/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/790554/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/790556/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/790549/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/790550/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/790557/images/original/Termo de Colabora&#231;&#227;o N&#186; 046_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784541/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784545/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784551/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784553/images/original/Termo de Fomento N&#176; 45_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784543/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784456/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784457/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784458/images/original/Relacao_dos_Dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784460/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784466/images/original/Emenda_60.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784469/images/original/Termo de Fomento N&#186; 044_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784465/images/original/Emenda_34.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784468/images/original/Emenda_81.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784238/images/original/Cartao_CNPJ_Associacao_Juvenil.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784242/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784246/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784239/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784243/images/original/Emenda_04_PL_117_2025_Arthur_S.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784244/images/original/Emenda_35_PL_117_2025_Jorge_L.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784248/images/original/Termo de Fomento N&#186; 042_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784083/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784085/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784081/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784082/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784087/images/original/043_2026_Termo_de_Colaboracao_Associacao_Futsal_Nova_Petropolis_Futsal_de_Base.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783887/images/original/Declaracao_dos_dirigentes_da_entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783888/images/original/Emenda_09.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783889/images/original/Emenda_49.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783890/images/original/Emenda_116.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783893/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783894/images/original/Declaracao_contrapartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783896/images/original/Termo de Fomento N&#186; 041_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783897/images/original/1_TERMO_DE_APOSTILAMENTO_Termo_de_Fomento_n_041_2026_Assoc_Grupo_de_Dancas_Folcloricas_Alemas_Pommertal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783848/images/original/Emenda_03.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783855/images/original/Termo de Fomento N&#186; 040_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783849/images/original/Emenda_44.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783850/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780835/images/original/Anerel_Dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780834/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780836/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780837/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780838/images/original/027_2024_Termo_de_fomento_Associacao_Nova_Esporte_recreacao_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780840/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780841/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780842/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780642/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780636/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780637/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780639/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780640/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780656/images/original/Termo de Fomento N&#186; 048_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780659/images/original/PARECER_DO_GESTOR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780661/images/original/TERMO_DE_ENCERRAMENTO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780662/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768277/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768287/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768289/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768278/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768280/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768282/images/original/Emenda Impositiva.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768281/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768284/images/original/Termo de Fomento N&#186; 029_2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768286/images/original/Parecer_Tecnico_Conclusivo_Emenda_Impositiva.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767892/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767895/images/original/Plano de Trabalho e Emenda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767897/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767899/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767894/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767896/images/original/Termo_de_Fomento N&#186; 052_2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767900/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767750/images/original/estatuto_AEFASERRA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767748/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767751/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767752/images/original/018_2026_Termo_de_Colaboracao_AEFASERRA_Bolsas_de_Estudo_Tecnico_em_Agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766899/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766900/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766901/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766904/images/original/Plano_e_Emenda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766911/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766913/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766907/images/original/Termo de Fomento N&#186; 030_2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766909/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766709/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766710/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766713/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766716/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766720/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766714/images/original/Plano de Trabalho e Emenda Impositiva.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766715/images/original/Termo de Fomento N&#186; 020_2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766721/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766504/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766505/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766506/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766507/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766508/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766510/images/original/Termo de Fomento N&#186; 039_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766509/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766474/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766476/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766478/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766479/images/original/Plano_e_Emenda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766480/images/original/Termo de Fomento N&#186; 35_2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766482/images/original/Parecer_tecnico_conclusivo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766483/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766484/images/original/Termo_de_Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765881/images/original/Parecer_Tecnico_Adm_Publico.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765880/images/original/Justificativa_para_dispensa_de_chamamento_publico.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765882/images/original/037_2026_Termo_de_fomento_Associacao_Educacional_Bom_Pastor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765526/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765524/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765525/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765527/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765528/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765529/images/original/016_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765480/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765481/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765482/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765483/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765485/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765486/images/original/017_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763730/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763734/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763736/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763732/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763731/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763738/images/original/022_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763195/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763198/images/original/Termo de Coopera&#231;&#227;o N&#186; 013_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763196/images/original/Ata_e_Estatuto_Associacao_Caravaggio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762961/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762963/images/original/Emenda_05.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762958/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762959/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762962/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762964/images/original/Emenda_45.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762965/images/original/Emenda_105.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762967/images/original/Declara&#231;&#227;o ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762969/images/original/023_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762917/images/original/Conselho Administrativo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762942/images/original/Emenda_103.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762915/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762918/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762940/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762943/images/original/035_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762884/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762885/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762886/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762894/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762896/images/original/Emenda_110.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762897/images/original/028_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762836/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762837/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762838/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762840/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762844/images/original/Emenda_47.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762845/images/original/Emenda_71.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762846/images/original/Emenda_84.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762849/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762852/images/original/027_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762843/images/original/Emenda_06.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762847/images/original/Emenda_97.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762848/images/original/Emenda_120.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762723/images/original/Declaracao_da_relacao_dos_dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762718/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762719/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762724/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762725/images/original/Emenda_038.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762726/images/original/025_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762478/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762487/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762489/images/original/Emenda_85.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762490/images/original/Emenda_72.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762497/images/original/Emenda_08.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762477/images/original/CARTAO_CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762488/images/original/Emenda_114.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762494/images/original/Emenda_52.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762482/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762498/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762499/images/original/024_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762365/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762369/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762371/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762372/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762378/images/original/Emenda_75.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762380/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762382/images/original/033_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762184/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762196/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762197/images/original/029_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762191/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762192/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762194/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762195/images/original/Emenda_87.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762073/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762075/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762076/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762079/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762080/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762082/images/original/Emenda_90.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762084/images/original/Emenda_115.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762087/images/original/030_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837347/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837349/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837350/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761986/images/original/Emenda_48.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761992/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761994/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761983/images/original/Emenda_21.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761987/images/original/032_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761981/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761982/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837064/images/original/Prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837067/images/original/Termo Homologacao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837066/images/original/Parecer_Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837069/images/original/Termo Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761706/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761707/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761709/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761710/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761712/images/original/026_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761656/images/original/Emenda_027.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761657/images/original/Emenda_054.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761658/images/original/Emenda_080.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761659/images/original/Termo de Fomento N021_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761653/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761654/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761655/images/original/Plano_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761633/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761631/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761632/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761634/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761635/images/original/Termo de Fomento N 020_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761299/images/original/Emenda_69.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761289/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761290/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761291/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761296/images/original/Emenda_18.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761300/images/original/Emenda_109.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761297/images/original/Emenda_30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761298/images/original/Emenda_59.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761301/images/original/Termo de Fomento N 036_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761236/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761226/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761237/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761238/images/original/038_2026_Termo_de_Fomento_Tricofest_Associacao_das_Malharias_de_Nova_Petropolis_e_Picada_Cafe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761230/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761232/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761233/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761110/images/original/Emenda_77.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761104/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761105/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761106/images/original/Termo de Fomento N&#176;34_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761107/images/original/Emenda_13.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761108/images/original/Emenda_41.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761109/images/original/Emenda_53.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761111/images/original/PLANO_DE_TRABALHO_Projeto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/804233/images/original/Plano_de_trabalho_ajuste.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759079/images/original/031.2026 - Termo de Conv&#234;nio - Hospital Nova Petr&#243;polis - OASE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759078/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/804271/images/original/1_Termo_Aditivo_ao_Convenio_n_031_2026_Hospital_Nova_Petropolis_Portaria_SUS_Gaucho_Portaria_SES_RS_35_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/804299/images/original/2_Termo_Aditivo_ao_Convenio_n_031_2026_Hospital_Nova_Petropolis_Emenda_Deputado_Luiz_Carlos_Busato.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/804317/images/original/4_Termo_Aditivo_ao_Convenio_n_031_2026_Hospital_Nova_Petropolis_Emenda_60060002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/804307/images/original/3_Termo_Aditivo_ao_Convenio_n_031_2026_Hospital_Nova_Petropolis_Emenda_Deputada_Federal_Denise_Pessoa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/839267/images/original/1_Termo_de_Compromisso_HNP_Lei_n_5_678_2026_Melhorias_no_predio_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/839269/images/original/Plano_de_Trabalho_Lei_5_678.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/839272/images/original/Lei_5_678_2026_Repasse_de_22_000_00_ao_HNP_1_.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/839376/images/original/Plano_de_Trabalho_Custeio_145_530_Pompeu_Retificado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/839372/images/original/5_Termo_Aditivo_ao_Conve_nio_n_031_2026_Hospital_Nova_Petropolis_Emenda_Deputado_Pompeu_de_Matos_n_71220001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/746418/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/746419/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/746420/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/746422/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/746423/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/746425/images/original/Termo de Colaboracao N&#176;014_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/741901/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/741889/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/741895/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/741903/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/741916/images/original/Termo de Fomento N&#176; 015_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737721/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737722/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737723/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737725/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737729/images/original/Termo de Fomento N&#186; 011_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737730/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737724/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/736419/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/736424/images/original/Termo de Fomento N&#176; 010_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/736420/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/736421/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/736423/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/736425/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/748646/images/original/ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/812977/images/original/Termo_de_Homologacao_e_Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733852/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733854/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733858/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733860/images/original/Proposta de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733861/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733863/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733864/images/original/Termo de Colabora&#231;&#227;o N&#176;009_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733866/images/original/Ata_01_da_Comissao_de_Selecao_e_Analise_de_Projetos_de_Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768499/images/original/1__Termo_Aditivo_TC_009_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732598/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732599/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732600/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732602/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732603/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732604/images/original/Termo de Fomento N&#176; 012_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732605/images/original/1_Termo_de_Apostilamento_ao_Termo_de_Fomento_n_012_2026_22_Festa_Campeira_CTG_Pousada_da_Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727244/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727245/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727246/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727248/images/original/Plano de Trabalho - Defici&#234;ncia Expectro Autista.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727252/images/original/Termo de Parceria N&#176; 007_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727253/images/original/Termo de Parceria N&#176; 008_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727251/images/original/Plano de Trabalho - Defici&#234;ncia Intelectual e M&#250;ltipla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727256/images/original/1&#176; Termo de Apostilamento ao Termo de Parceria N&#176;008_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726982/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726983/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726984/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726985/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726986/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726987/images/original/Termo de Fomento N&#176; 006_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726311/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726312/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726313/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726314/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726315/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726316/images/original/Termo de Fomento N&#176; 005_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726465/images/original/Declaracao_de_Contra_Partida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718316/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718317/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718318/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718319/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718320/images/original/Termo de Parceria N&#176; 003_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/729097/images/original/1&#176; Termo de Apostilamento ao Termo de Parceria 003_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718305/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718307/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718308/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718310/images/original/Justificativa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718312/images/original/Plano_de_Trabalho_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718314/images/original/Termo de Fomento 004_2026_Verao_na_Serra_SINDTUR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/760872/images/original/Ajuste Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/812376/images/original/Presta&#231;&#227;o de Contas e Parecer do Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/812377/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/812378/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/712854/images/original/Cartao_CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/712855/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/712859/images/original/Plano_de_Trabalho_Soc_Civil_Corpo_de_Bombeiros_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/712857/images/original/Integrantes_do_Conselho_de_Administracao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/712860/images/original/099_2025_Termo_de_Convenio_Sociedade_Civil_Bombeiros_Voluntarios_de_Nova_Petropolis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/728415/images/original/1&#176; Termo de Aditivo  - Bombeiros Nova Petr&#243;polis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/711563/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/711564/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/711566/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/711567/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/711568/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/711570/images/original/Termo de Fomento N&#186; 001_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710565/images/original/Cartao_CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710570/images/original/Estatuto_Bergtal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710575/images/original/Declaracao_Relacao_Dirigentes_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710584/images/original/Plano_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710597/images/original/Emenda_057.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710598/images/original/Emenda_032.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710601/images/original/021_2025_Termo_de_Fomento_Grupo_de_Dancas_Folcloricas_Alemas_Lustige_Volkstanzgruppe_Bergtal_Emendas_Impositivas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710605/images/original/PARECER_BERGTAL_Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710615/images/original/1_Termo_de_encerramento_dos_processos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710617/images/original/2_Termo_de_Homologacao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710368/images/original/Plano_de_Trabalho_Voleibol.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710371/images/original/Termo_de_Fomento N&#176;47_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710374/images/original/021_2025_Edital_Chamamento_Publico_Voleibol_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710377/images/original/1_Termo_Aditivo_ao_Termo_de_Fomento_047_2025_ANEREL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710399/images/original/Oficio_10_Solicitacao_aditivo_TF_047_2025_e_plano_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/757475/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/757476/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707897/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707899/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707901/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707902/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707903/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707904/images/original/Termo de Fomento N098_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707905/images/original/1_Termo de Apostilamento ao Termo de Fomento 098_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/712817/images/original/002_2026_Termo_de_Fomento_Associacao_Cultural_e_Esportiva_Linha_Brasil_Festa_do_Figo_2026_Emendas_Impositivas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/840435/images/original/Plano de Trabalho_EI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/670857/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/670858/images/original/095.2025 - Termo de Fomento - ACPM EMEF Padre Amstad - Emendas Impositivas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/670859/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/670860/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/670861/images/original/Plano de trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651214/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651217/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651223/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651225/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651226/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651228/images/original/094_2025_Termo_de_fomento_Dia_Estadual_do_Voleibol_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651940/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e Analise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/829488/images/original/Parecer Tecnico_Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/829489/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631076/images/original/Cartao_CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631077/images/original/Estatuto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631078/images/original/Declaracao_da_Relacao_dos_Dirigentes_da_Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631082/images/original/Ata_Comissao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631083/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631087/images/original/Declaracao_contrapartida_2025_Nova_em_Compras_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631088/images/original/092_2025_Termo_de_Fomento_Realizacao_do_Evento_Nova_em_Compras_ACINP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/799374/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/799375/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/624563/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/624565/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/624566/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/624568/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/624569/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/624571/images/original/091_2025_Termo_de_Fomento_Realizacao_do_Evento_Magia_do_Natal_2025_CDL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631264/images/original/Plano_de_trabalho_Nova_ContaBancaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/620459/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/620460/images/original/Estatuto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/620471/images/original/Relacao_da_Diretoria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/620472/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/620473/images/original/Ata_Comissao_Associacao_Amigos_da_Cultura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/620478/images/original/090_2025_Termo_de_Fomento_Festival_Municipal_de_Musica_Estudantil_2025_Associacao_Amigos_da_Cultura_de_Nova_Petropolis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759145/images/original/Relatorio_Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759146/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759147/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619167/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619166/images/original/Estatuto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619165/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619170/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619171/images/original/Ata_Comissao_Associacao_Pinhal_Alto_Retificada.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619173/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619176/images/original/089_2025_Termo_de_Fomento_20_Kerb_Im_Tannenwald_Associacao_de_Bolao_Pinhal_Alto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/618961/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/618962/images/original/Estatuto_2015_ATUAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/618971/images/original/Plano_trabalho_festejos_farroupilhas_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/618972/images/original/Ata_Comissao_CTG_Pousada_da_Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/618970/images/original/Relacao_patronagem_e_conselho_2024_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/618975/images/original/088_2025_Termo_de_Fomento_Festejos_Farroupilhas_2025_CTG_Pousada_da_Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/838536/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/838537/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/838538/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609480/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609482/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609485/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609486/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609487/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609492/images/original/Declara&#231;&#227;oContrapartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609493/images/original/083_2025_Termo_de_Fomento_Campeonato_Estadual_e_Brasileiro_de_Bolao_Bola_Associacao_Esportiva_Cultural_e_Recreativa_Juvenil.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759351/images/original/Parecer_do_Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759353/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759378/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759379/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/608472/images/original/ACPM_EMEF_AugustoGuilhermeGaedicke.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/608473/images/original/ACPM_EMEF_LuizLoeser.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/608474/images/original/ACPM_EMEF_PedroBeckFilho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/608475/images/original/ACPM_EMEI_JacobJaeger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/608482/images/original/ACPM_EMEI_LydiaBraun.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/608483/images/original/ACPM_EMEI_Ottinho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/608492/images/original/ACPM_EMEI_Pinguinho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/608495/images/original/ACPM_EMEI_Pirulito.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/608497/images/original/ACPM_EMEI_UrsinhoCarinhoso.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/608500/images/original/ACPM_EMEI_Ignez.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/613474/images/original/ACPM_EMEI_EnioSpier.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/613467/images/original/ACPM_EMEF_BomPastor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/613472/images/original/ACPM_EMEF_OttoHoffmann.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/637381/images/original/ACPM_EMEI_Construindo_o_Saber.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/674853/images/original/ACPM_EMEF_PadreAmstad.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/598091/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/598092/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/598093/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/598094/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/598096/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/598099/images/original/Termo de Fomento N&#186; 072_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/760012/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/760010/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/760011/images/original/Termo de Encerramento.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/863238/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/863239/images/original/Emenda_51.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/863240/images/original/Emenda_76.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/863241/images/original/Declaracao_de_Contrapartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/863242/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/863243/images/original/084_2026_Termo_de_Fomento_Sociedade_Cultural_e_Recreativa_Alegria_Emendas_Impositivas_51_e_76_ao_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/845700/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/845708/images/original/Ata_Comissao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/845710/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/845702/images/original/Declaracao_Dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/845706/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/845712/images/original/083_2026_Termo_de_Colaboracao_Dia_Estadual_do_Voleibol_Associacao_Nova_Esportes_Recreacao_e_Lazer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837253/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837254/images/original/Plano_de_Trabalho_Piraja_Baixa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837255/images/original/ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837250/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837257/images/original/082_2026_Termo_de_Fomento_Associacao_Moradores_de_Linha_Piraja_Baixa_Desenvolvimento_de_atividades_rurais_no_Municipio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837252/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837256/images/original/5_608_2026_Autoriza_o_Executivo_Municipal_a_Conceder_Auxilio_Financeiro_a_Associacao_de_Moradores_da_Linha_Piraja_Baixa_no_Municipio_de_Nova_Petropolis_e_da_Outras_Providencias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832942/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832944/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832946/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832948/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832949/images/original/ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832951/images/original/080_2026_Termo_de_Fomento_21_Kerb_Im_Tannenwald_Associacao_Uniao_Bolao_de_Pinhal_Alto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832582/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832584/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832586/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832587/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832590/images/original/Ata_e_formulario_de_avaliacao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/832592/images/original/081_2026_Termo_de_Fomento_Festejos_Farroupilha_CTG_Pousada_da_Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822532/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822518/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822525/images/original/Parecer_Tecnico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822527/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822529/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822533/images/original/073_2026_Termo_de_Fomento_ACPM_EMEF_Otto_Hoffmann.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822520/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822521/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822265/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822264/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822266/images/original/Estatuto_ACPM_Bom_Pastor_2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822267/images/original/Plano_de_trabalho_ajustado_p_mesa_de_jogos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822268/images/original/Emenda_014_ao_PL_117_2025_Joao_20k.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822269/images/original/Retificacao_a_Emenda_Impositiva_014_20265692.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/822270/images/original/078_2026_Termo_de_Fomento_ACPM_Bom_Pastor_Emendas_Impositivas_014_ao_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821840/images/original/EMENDA_IMPOSITIVA_108.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821832/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821834/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821835/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821836/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821837/images/original/EMENDA_IMPOSITIVA_002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821838/images/original/EMENDA_IMPOSITIVA_016.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821839/images/original/EMENDA_IMPOSITIVA_091.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821841/images/original/EMENDAS_IMPOSITIVAS_057.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821842/images/original/EMENDAS_IMPOSITIVAS_079.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821843/images/original/Retifica_Emenda_Impositiva_002_20265688.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821877/images/original/Retifica_Emenda_Impositiva_079_20265690.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821878/images/original/Retifica_Emenda_Impositiva_108_20265691.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821881/images/original/079_2026_Termo_de_Fomento_Associacao_Circulo_de_Pais_e_Mestres_da_EMEF_Auguato_Guilherme_Gaedicke_Emendas_Impositivas_002_016_057_079_e_108_ao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821847/images/original/Retifica_Emenda_Impositiva_057_20265689.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821654/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821658/images/original/Linha_Araripe_Emendas_atualizadas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821662/images/original/Retifica_Emenda_11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821663/images/original/Retifica_Emenda_23.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821672/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821674/images/original/Relacao_dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821659/images/original/076_2026_Termo_de_Fomento_Sociedade_Cultural_e_Esportiva_Linha_Araripe_Emendas_Impositivas_11_23_42_64_104_e_118_ao_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821664/images/original/Retifica_Emenda_42.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821665/images/original/Retifica_Emenda_64.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821666/images/original/Retifica_Emenda_104.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821673/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/821667/images/original/Retifica_Emenda_118.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819895/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819896/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819897/images/original/Relacao_de_Dirigentes_Diretoria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819898/images/original/Emenda_017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819900/images/original/Emenda_029.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819901/images/original/Emenda_058.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819902/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819903/images/original/071_2026_Termo_de_Fomento_Associacao_Cultural_e_Esportiva_Concordia_de_Linha_Imperial_Emendas_Impositivas_017_029_e_058_ao_Projeto_de_Lei_117_202.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819652/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819668/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819671/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819674/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819655/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819667/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819672/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819676/images/original/075_2026_Termo_de_Fomento_ACPM_EMEI_Pinguinho_de_Gente.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819268/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819269/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819266/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819270/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819271/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819267/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819294/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/819295/images/original/074_2026_Termo_de_Fomento_ACPM_EMEI_Construindo_o_Saber.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818968/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818969/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818970/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818971/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818973/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818979/images/original/077_2026_Termo_de_Fomento_ACPM_EMEF_Pedro_Beck_Filho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818975/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/818977/images/original/4_Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817845/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817846/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817847/images/original/Relacao_Dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817848/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817849/images/original/Declaracao_de_contrapartida_ACINP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817850/images/original/072_2026_Termo_de_Fomento_Nova_em_Compras_Associacao_Comercial_e_Industrial_de_Nova_Petropolis_ACINP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817509/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817494/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817495/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817510/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817511/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817512/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817513/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817514/images/original/065_2026_Termo_de_Fomento_ACPM_EMEI_Ursinho_Carinhoso.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817079/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817081/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817082/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817085/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817086/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817087/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817088/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/817101/images/original/062_2026_Termo_de_Fomento_ACPM_EMEI_Ottinho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816909/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816910/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816911/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816912/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816914/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816915/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816916/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816917/images/original/064_2026_Termo_de_Fomento_ACPM_EMEI_Professor_Enio_Spier.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816622/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816623/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816626/images/original/068_2026_Termo_de_Fomento_ACPM_EMEI_Professora_Ignez_Cecchini_Deppe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816616/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816620/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816614/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816618/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816410/images/original/Declaracao_Dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816416/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816408/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816418/images/original/Emenda_094_PL_117_2025_Insp_Robison_5K.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816422/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816424/images/original/067_2026_Termo_de_Fomento_EMEF_Luiz_Loeser_Emenda_Impositiva_094_ao_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816367/images/original/059_2026_Termo_de_Fomento_ACPM_EMEF_Luiz_Loeser.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816346/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816352/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816354/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816358/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816360/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816365/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816047/images/original/Parecer_Tecnico_Adm_Publico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816049/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816042/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816043/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816044/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816050/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816051/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816054/images/original/061_2026_Termo_de_Fomento_ACPM_EMEI_Lydia_Braun.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815991/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815980/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815981/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815985/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815986/images/original/Parecer_Tecnico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815987/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815988/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815994/images/original/060_2026_Termo_de_Fomento_ACPM_EMEI_Jacob_Jaeger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/862510/images/original/Diretoria_2026_2028_Emei_Jacob_Jaeger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815470/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815471/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815475/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815478/images/original/Parecer_Tecnico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815494/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815485/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815490/images/original/4_Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815506/images/original/063_2026_Termo_de_Fomento_ACPM_EMEI_Pirulito.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815294/images/original/Cartao_CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815297/images/original/Declaracao_Dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815299/images/original/Estatuto_ACPM_Bom_Pastor_2019_2_.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815301/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815304/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815305/images/original/Parecer_Tecnico_Inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815307/images/original/058_2026_Termo_de_Fomento_ACPM_EMEF_Bom_Pastor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815228/images/original/Parecer_Tecnico_inicial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815232/images/original/Estatuto_ACPM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815236/images/original/057_2026_Termo_de_Fomento_ACPM_EMEF_Augusto_Guilherme_Gaedicke.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815227/images/original/Quadro_Aprova_Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815230/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815233/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815235/images/original/5_636_2026_Autoriza_o_Executivo_Municipal_a_Firmar_Termo_de_Parceria_Voluntaria_com_as_Associacoes_Circulo_de_Pais_e_Mestres_das_Escolas_Municipais_de_Nova_Petropolis_ACMPs_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815321/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815048/images/original/Emenda_010_Proj_Lei_117_2025_Ver_Arthur_S_5200.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815054/images/original/Lei_5651_Retifica_a_Classificacao_orcamentaria_da_Emenda_Impositiva_n_117_ao_PL_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815050/images/original/Emenda_117_Proj_Lei_117_2025_Ver_Tarcisio_Brescovit_5200.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815051/images/original/Lei_5650_Retifica_a_Classificacao_orcamentaria_da_Emenda_Impositiva_n_10_ao_PL_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815055/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/815056/images/original/069_2026_Termo_de_Fomento_Associacao_Crista_Alcancando_Vidas_PEVIAMME_Emendas_Impositivas_010_e_117_ao_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814869/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814867/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814868/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814872/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814873/images/original/066_2026_Termo_de_Fomento_Associacao_Nova_Esportes_Recreacao_e_Lazer_ANEREL_Emenda_Impositiva_050_ao_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814871/images/original/Emenda_Impositiva_050_ao_PL_117_2025_Maicon_8k.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814619/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814620/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814621/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814624/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814622/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814625/images/original/070_2026_Termo_de_Fomento_APAE_Emendas_Impositivas_1_.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814626/images/original/Emendas_Vereadores_APAE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814695/images/original/5_646_2026_Retifica_a_Classificacao_Orcamentaria_da_Emenda_Impositiva_n_043_ao_Projeto_de_Lei_n_117_2025_LOA_2026_Alterando_a_Natureza_da_Despesa_de_Corrente_para_Capital_e_da_Outras_Providencias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814698/images/original/5_648_2026_Retifica_a_Classificacao_Orcamentaria_da_Emenda_Impositiva_n_015_ao_Projeto_de_Lei_n_117_2025_LOA_2026_Alterando_a_Natureza_da_Despesa_de_Corrente_para_Capital_e_da_Outras_Providencias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814699/images/original/5_649_2026_Retifica_a_Classificacao_Orcamentaria_da_Emenda_Impositiva_n_095_ao_Projeto_de_Lei_n_117_2025_LOA_2026_Alterando_a_Natureza_da_Despesa_de_Corrente_para_Capital_e_da_Outras_Providencias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814697/images/original/5_647_2026_Retifica_a_Classificacao_Orcamentaria_da_Emenda_Impositiva_n_001_ao_Projeto_de_Lei_n_117_2025_LOA_2026_Alterando_a_Natureza_da_Despesa_de_Corrente_para_Capital_e_da_Outras_Providencias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814507/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814508/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814510/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814511/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814512/images/original/ata_da_comissao_02_07_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/814514/images/original/056_2026_Termo_de_Fomento_Magia_do_Natal_Associacao_Tchon_Ji.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/811261/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/811265/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/811268/images/original/Estatuto_Vale_do_Cai.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/811271/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/811272/images/original/Termo de Fomento N&#186; 054_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/809430/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/809432/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/809431/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/809433/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/809434/images/original/Termo de Fomento N&#186; 055_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808256/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808257/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808258/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808259/images/original/Emenda_82.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808264/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808265/images/original/Termo de Fomento N&#186; 053_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808239/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808240/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808241/images/original/Emenda_111.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808242/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808243/images/original/Termo de Fomento N&#186; 052_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808238/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808204/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808211/images/original/Termo de Fomento N&#186; 051_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808205/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808206/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808208/images/original/Emenda_32.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816933/images/original/Declaracao_de_contrapartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/816932/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803483/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803484/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803485/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803486/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803487/images/original/Termo de Colabora&#231;&#227;o N&#176; 050_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/804222/images/original/Plano_de_Trabalho_Rev_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803428/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803432/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803433/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803436/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803440/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/803441/images/original/Termo de Colabora&#231;&#227;o N&#186; 049_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/793218/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/793163/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/793175/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/793238/images/original/Termo de Fomento N&#186; 048_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/793203/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/808507/images/original/1_TERMO_DE_APOSTILAMENTO_Termo_de_Fomento_n_048_2026_Associacao_de_Moradores_de_Pinhal_Alto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791313/images/original/Estatuto_Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791322/images/original/Plano_de_Trabalho_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791327/images/original/Termo de Fomento N&#186; 047_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791312/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791317/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791324/images/original/Emendas_Impositivas_Projeto_de_Lei_117_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/791325/images/original/Declaracao_de_disponibilidade_de_contrapartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/790552/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/790554/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/790556/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/790549/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/790550/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/790557/images/original/Termo de Colabora&#231;&#227;o N&#186; 046_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784541/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784545/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784551/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784553/images/original/Termo de Fomento N&#176; 45_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784543/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784456/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784457/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784458/images/original/Relacao_dos_Dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784460/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784466/images/original/Emenda_60.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784469/images/original/Termo de Fomento N&#186; 044_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784465/images/original/Emenda_34.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784468/images/original/Emenda_81.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784238/images/original/Cartao_CNPJ_Associacao_Juvenil.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784242/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784246/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784239/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784243/images/original/Emenda_04_PL_117_2025_Arthur_S.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784244/images/original/Emenda_35_PL_117_2025_Jorge_L.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784248/images/original/Termo de Fomento N&#186; 042_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/861047/images/original/Parecer Tecnico Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784083/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784085/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784081/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784082/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/784087/images/original/043_2026_Termo_de_Colaboracao_Associacao_Futsal_Nova_Petropolis_Futsal_de_Base.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783887/images/original/Declaracao_dos_dirigentes_da_entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783888/images/original/Emenda_09.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783889/images/original/Emenda_49.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783890/images/original/Emenda_116.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783893/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783894/images/original/Declaracao_contrapartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783896/images/original/Termo de Fomento N&#186; 041_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783897/images/original/1_TERMO_DE_APOSTILAMENTO_Termo_de_Fomento_n_041_2026_Assoc_Grupo_de_Dancas_Folcloricas_Alemas_Pommertal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783848/images/original/Emenda_03.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783855/images/original/Termo de Fomento N&#186; 040_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783849/images/original/Emenda_44.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/783850/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780835/images/original/Anerel_Dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780834/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780836/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780837/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780838/images/original/027_2024_Termo_de_fomento_Associacao_Nova_Esporte_recreacao_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780840/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780841/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780842/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780642/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780636/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780637/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780639/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780640/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780656/images/original/Termo de Fomento N&#186; 048_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780659/images/original/PARECER_DO_GESTOR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780661/images/original/TERMO_DE_ENCERRAMENTO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/780662/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768277/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768287/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768289/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768278/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768280/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768282/images/original/Emenda Impositiva.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768281/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768284/images/original/Termo de Fomento N&#186; 029_2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768286/images/original/Parecer_Tecnico_Conclusivo_Emenda_Impositiva.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767892/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767895/images/original/Plano de Trabalho e Emenda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767897/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767899/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767894/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767896/images/original/Termo_de_Fomento N&#186; 052_2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767900/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767750/images/original/estatuto_AEFASERRA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767748/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767751/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/767752/images/original/018_2026_Termo_de_Colaboracao_AEFASERRA_Bolsas_de_Estudo_Tecnico_em_Agropecuaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766899/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766900/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766901/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766904/images/original/Plano_e_Emenda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766911/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766913/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766907/images/original/Termo de Fomento N&#186; 030_2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766909/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766709/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766710/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766713/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766716/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766720/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766714/images/original/Plano de Trabalho e Emenda Impositiva.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766715/images/original/Termo de Fomento N&#186; 020_2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766721/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766504/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766505/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766506/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766507/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766508/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766510/images/original/Termo de Fomento N&#186; 039_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766509/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766474/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766476/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766478/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766479/images/original/Plano_e_Emenda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766480/images/original/Termo de Fomento N&#186; 35_2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766482/images/original/Parecer_tecnico_conclusivo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766483/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/766484/images/original/Termo_de_Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765881/images/original/Parecer_Tecnico_Adm_Publico.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765880/images/original/Justificativa_para_dispensa_de_chamamento_publico.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765882/images/original/037_2026_Termo_de_fomento_Associacao_Educacional_Bom_Pastor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765526/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765524/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765525/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765527/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765528/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765529/images/original/016_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765480/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765481/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765482/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765483/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765485/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/765486/images/original/017_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763730/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763734/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763736/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763732/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763731/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763738/images/original/022_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763195/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763198/images/original/Termo de Coopera&#231;&#227;o N&#186; 013_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/763196/images/original/Ata_e_Estatuto_Associacao_Caravaggio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762961/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762963/images/original/Emenda_05.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762958/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762959/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762962/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762964/images/original/Emenda_45.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762965/images/original/Emenda_105.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762967/images/original/Declara&#231;&#227;o ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762969/images/original/023_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762917/images/original/Conselho Administrativo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762942/images/original/Emenda_103.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762915/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762918/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762940/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762943/images/original/035_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762884/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762885/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762886/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762894/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762896/images/original/Emenda_110.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762897/images/original/028_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/853951/images/original/Parecer_Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/853952/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/853953/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762836/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762837/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762838/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762840/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762844/images/original/Emenda_47.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762845/images/original/Emenda_71.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762846/images/original/Emenda_84.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762849/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762852/images/original/027_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762843/images/original/Emenda_06.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762847/images/original/Emenda_97.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762848/images/original/Emenda_120.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762723/images/original/Declaracao_da_relacao_dos_dirigentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762718/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762719/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762724/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762725/images/original/Emenda_038.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762726/images/original/025_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/845788/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/845787/images/original/Parecer_Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/845789/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762478/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762487/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762489/images/original/Emenda_85.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762490/images/original/Emenda_72.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762497/images/original/Emenda_08.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762477/images/original/CARTAO_CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762488/images/original/Emenda_114.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762494/images/original/Emenda_52.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762482/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762498/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762499/images/original/024_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762365/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762369/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762371/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762372/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762378/images/original/Emenda_75.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762380/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762382/images/original/033_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762184/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762196/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762197/images/original/029_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762191/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762192/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762194/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762195/images/original/Emenda_87.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762073/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762075/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762076/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762079/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762080/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762082/images/original/Emenda_90.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762084/images/original/Emenda_115.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/762087/images/original/030_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837347/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837349/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837350/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761986/images/original/Emenda_48.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761992/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761994/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761983/images/original/Emenda_21.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761987/images/original/032_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761981/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761982/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837064/images/original/Prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837067/images/original/Termo Homologacao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837066/images/original/Parecer_Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/837069/images/original/Termo Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761706/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761707/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761709/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761710/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761712/images/original/026_2026_Termo_de_Fomento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761656/images/original/Emenda_027.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761657/images/original/Emenda_054.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761658/images/original/Emenda_080.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761659/images/original/Termo de Fomento N021_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761653/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761654/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761655/images/original/Plano_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/862037/images/original/Parecer_Tecnico_Conclusivo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761633/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761631/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761632/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761634/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761635/images/original/Termo de Fomento N 020_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761299/images/original/Emenda_69.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761289/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761290/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761291/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761296/images/original/Emenda_18.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761300/images/original/Emenda_109.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761297/images/original/Emenda_30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761298/images/original/Emenda_59.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761301/images/original/Termo de Fomento N 036_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761236/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761226/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761237/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761238/images/original/038_2026_Termo_de_Fomento_Tricofest_Associacao_das_Malharias_de_Nova_Petropolis_e_Picada_Cafe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761230/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761232/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761233/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761110/images/original/Emenda_77.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761104/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761105/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761106/images/original/Termo de Fomento N&#176;34_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761107/images/original/Emenda_13.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761108/images/original/Emenda_41.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761109/images/original/Emenda_53.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/761111/images/original/PLANO_DE_TRABALHO_Projeto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/804233/images/original/Plano_de_trabalho_ajuste.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759079/images/original/031.2026 - Termo de Conv&#234;nio - Hospital Nova Petr&#243;polis - OASE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759078/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/804271/images/original/1_Termo_Aditivo_ao_Convenio_n_031_2026_Hospital_Nova_Petropolis_Portaria_SUS_Gaucho_Portaria_SES_RS_35_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/804299/images/original/2_Termo_Aditivo_ao_Convenio_n_031_2026_Hospital_Nova_Petropolis_Emenda_Deputado_Luiz_Carlos_Busato.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/804317/images/original/4_Termo_Aditivo_ao_Convenio_n_031_2026_Hospital_Nova_Petropolis_Emenda_60060002.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/804307/images/original/3_Termo_Aditivo_ao_Convenio_n_031_2026_Hospital_Nova_Petropolis_Emenda_Deputada_Federal_Denise_Pessoa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/839267/images/original/1_Termo_de_Compromisso_HNP_Lei_n_5_678_2026_Melhorias_no_predio_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/839269/images/original/Plano_de_Trabalho_Lei_5_678.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/839272/images/original/Lei_5_678_2026_Repasse_de_22_000_00_ao_HNP_1_.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/839376/images/original/Plano_de_Trabalho_Custeio_145_530_Pompeu_Retificado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/839372/images/original/5_Termo_Aditivo_ao_Conve_nio_n_031_2026_Hospital_Nova_Petropolis_Emenda_Deputado_Pompeu_de_Matos_n_71220001.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/746418/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/746419/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/746420/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/746422/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/746423/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/746425/images/original/Termo de Colaboracao N&#176;014_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/858568/images/original/1_Termo_Aditivo_ao_Fomento_n_014_2026_Associacao_Crista_Alcancando_Vidas_PEVI_AMME.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/741901/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/741889/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/741895/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/741903/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/741916/images/original/Termo de Fomento N&#176; 015_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737721/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737722/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737723/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737725/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737729/images/original/Termo de Fomento N&#186; 011_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737730/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/737724/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/736419/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/736424/images/original/Termo de Fomento N&#176; 010_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/736420/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/736421/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/736423/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/736425/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/748646/images/original/ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/812977/images/original/Termo_de_Homologacao_e_Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733852/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733854/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733858/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733860/images/original/Proposta de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733861/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733863/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733864/images/original/Termo de Colabora&#231;&#227;o N&#176;009_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/733866/images/original/Ata_01_da_Comissao_de_Selecao_e_Analise_de_Projetos_de_Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/768499/images/original/1__Termo_Aditivo_TC_009_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732598/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732599/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732600/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732602/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732603/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732604/images/original/Termo de Fomento N&#176; 012_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/732605/images/original/1_Termo_de_Apostilamento_ao_Termo_de_Fomento_n_012_2026_22_Festa_Campeira_CTG_Pousada_da_Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/854095/images/original/Parecer_gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/854097/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/854098/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727244/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727245/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727246/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727248/images/original/Plano de Trabalho - Defici&#234;ncia Expectro Autista.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727252/images/original/Termo de Parceria N&#176; 007_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727253/images/original/Termo de Parceria N&#176; 008_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727251/images/original/Plano de Trabalho - Defici&#234;ncia Intelectual e M&#250;ltipla.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/727256/images/original/1&#176; Termo de Apostilamento ao Termo de Parceria N&#176;008_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726982/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726983/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726984/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726985/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726986/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726987/images/original/Termo de Fomento N&#176; 006_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726311/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726312/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726313/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726314/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726315/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726316/images/original/Termo de Fomento N&#176; 005_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/726465/images/original/Declaracao_de_Contra_Partida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718316/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718317/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718318/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718319/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718320/images/original/Termo de Parceria N&#176; 003_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/729097/images/original/1&#176; Termo de Apostilamento ao Termo de Parceria 003_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718305/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718307/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718308/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718310/images/original/Justificativa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718312/images/original/Plano_de_Trabalho_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/718314/images/original/Termo de Fomento 004_2026_Verao_na_Serra_SINDTUR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/760872/images/original/Ajuste Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/812376/images/original/Presta&#231;&#227;o de Contas e Parecer do Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/812377/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/812378/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/712854/images/original/Cartao_CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/712855/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/712859/images/original/Plano_de_Trabalho_Soc_Civil_Corpo_de_Bombeiros_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/712857/images/original/Integrantes_do_Conselho_de_Administracao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/712860/images/original/099_2025_Termo_de_Convenio_Sociedade_Civil_Bombeiros_Voluntarios_de_Nova_Petropolis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/728415/images/original/1&#176; Termo de Aditivo  - Bombeiros Nova Petr&#243;polis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/711563/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/711564/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/711566/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/711567/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/711568/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/711570/images/original/Termo de Fomento N&#186; 001_2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710565/images/original/Cartao_CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710570/images/original/Estatuto_Bergtal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710575/images/original/Declaracao_Relacao_Dirigentes_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710584/images/original/Plano_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710597/images/original/Emenda_057.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710598/images/original/Emenda_032.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710601/images/original/021_2025_Termo_de_Fomento_Grupo_de_Dancas_Folcloricas_Alemas_Lustige_Volkstanzgruppe_Bergtal_Emendas_Impositivas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710605/images/original/PARECER_BERGTAL_Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710615/images/original/1_Termo_de_encerramento_dos_processos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710617/images/original/2_Termo_de_Homologacao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710368/images/original/Plano_de_Trabalho_Voleibol.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710371/images/original/Termo_de_Fomento N&#176;47_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710374/images/original/021_2025_Edital_Chamamento_Publico_Voleibol_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710377/images/original/1_Termo_Aditivo_ao_Termo_de_Fomento_047_2025_ANEREL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/710399/images/original/Oficio_10_Solicitacao_aditivo_TF_047_2025_e_plano_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/757475/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/757476/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707897/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707899/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707901/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707902/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707903/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707904/images/original/Termo de Fomento N098_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/707905/images/original/1_Termo de Apostilamento ao Termo de Fomento 098_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/712817/images/original/002_2026_Termo_de_Fomento_Associacao_Cultural_e_Esportiva_Linha_Brasil_Festa_do_Figo_2026_Emendas_Impositivas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/840435/images/original/Plano de Trabalho_EI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/670857/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/670858/images/original/095.2025 - Termo de Fomento - ACPM EMEF Padre Amstad - Emendas Impositivas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/670859/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/670860/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/670861/images/original/Plano de trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651214/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651217/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651223/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651225/images/original/Plano de Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651226/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651228/images/original/094_2025_Termo_de_fomento_Dia_Estadual_do_Voleibol_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/651940/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e Analise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/829488/images/original/Parecer Tecnico_Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/829489/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631076/images/original/Cartao_CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631077/images/original/Estatuto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631078/images/original/Declaracao_da_Relacao_dos_Dirigentes_da_Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631082/images/original/Ata_Comissao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631083/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631087/images/original/Declaracao_contrapartida_2025_Nova_em_Compras_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631088/images/original/092_2025_Termo_de_Fomento_Realizacao_do_Evento_Nova_em_Compras_ACINP.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/799374/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/799375/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/624563/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/624565/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/624566/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/624568/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de Projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/624569/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/624571/images/original/091_2025_Termo_de_Fomento_Realizacao_do_Evento_Magia_do_Natal_2025_CDL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/631264/images/original/Plano_de_trabalho_Nova_ContaBancaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/620459/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/620460/images/original/Estatuto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/620471/images/original/Relacao_da_Diretoria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/620472/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/620473/images/original/Ata_Comissao_Associacao_Amigos_da_Cultura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/620478/images/original/090_2025_Termo_de_Fomento_Festival_Municipal_de_Musica_Estudantil_2025_Associacao_Amigos_da_Cultura_de_Nova_Petropolis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759145/images/original/Relatorio_Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759146/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759147/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619167/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619166/images/original/Estatuto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619165/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619170/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619171/images/original/Ata_Comissao_Associacao_Pinhal_Alto_Retificada.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619173/images/original/Declara&#231;&#227;o de ContraPartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/619176/images/original/089_2025_Termo_de_Fomento_20_Kerb_Im_Tannenwald_Associacao_de_Bolao_Pinhal_Alto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/618961/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/618962/images/original/Estatuto_2015_ATUAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/618971/images/original/Plano_trabalho_festejos_farroupilhas_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/618972/images/original/Ata_Comissao_CTG_Pousada_da_Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/618970/images/original/Relacao_patronagem_e_conselho_2024_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/618975/images/original/088_2025_Termo_de_Fomento_Festejos_Farroupilhas_2025_CTG_Pousada_da_Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/838536/images/original/Parecer Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/838537/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/838538/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609480/images/original/CNPJ.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609482/images/original/Dirigentes da Entidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609485/images/original/Estatuto Social.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609486/images/original/Ata 01 - Comiss&#227;o de Sele&#231;&#227;o e An&#225;lise de projetos de Parceria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609487/images/original/Plano_de_Trabalho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609492/images/original/Declara&#231;&#227;oContrapartida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/609493/images/original/083_2025_Termo_de_Fomento_Campeonato_Estadual_e_Brasileiro_de_Bolao_Bola_Associacao_Esportiva_Cultural_e_Recreativa_Juvenil.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759351/images/original/Parecer_do_Gestor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759353/images/original/Termo de Encerramento.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759378/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/759379/images/original/Termo de Homologa&#231;&#227;o.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C747"/>
+  <dimension ref="A1:C748"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C747" sqref="C747"/>
+      <selection activeCell="C748" sqref="C748"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
@@ -1746,8186 +1719,8197 @@
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" t="s">
         <v>12</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" t="s">
         <v>12</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" t="s">
         <v>12</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
         <v>12</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" t="s">
         <v>12</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B14" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B19" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B21" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B22" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B23" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B28" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>26</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>26</v>
       </c>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>26</v>
       </c>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>26</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B34" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B35" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B36" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B37" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B38" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B40" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B41" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B42" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B43" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B44" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B45" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B46" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B47" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B48" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B49" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B50" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B51" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B52" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B53" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
+        <v>40</v>
+      </c>
+      <c r="B54" t="s">
+        <v>41</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B55" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B56" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B57" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B58" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B59" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B60" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B61" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B62" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>53</v>
       </c>
       <c r="B63" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>53</v>
       </c>
       <c r="B64" t="s">
+        <v>41</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>53</v>
       </c>
       <c r="B65" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>53</v>
       </c>
       <c r="B66" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>53</v>
       </c>
       <c r="B67" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>53</v>
       </c>
       <c r="B68" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>57</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>53</v>
       </c>
       <c r="B69" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>6</v>
+        <v>57</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>53</v>
       </c>
       <c r="B70" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
+        <v>53</v>
+      </c>
+      <c r="B71" t="s">
+        <v>41</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B72" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B73" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B74" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B75" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B76" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B77" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B78" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>62</v>
       </c>
       <c r="B79" t="s">
         <v>63</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>62</v>
       </c>
       <c r="B80" t="s">
         <v>63</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>62</v>
       </c>
       <c r="B81" t="s">
         <v>63</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>62</v>
       </c>
       <c r="B82" t="s">
         <v>63</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>6</v>
+        <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B83" t="s">
         <v>63</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B84" t="s">
         <v>63</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B85" t="s">
         <v>63</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>60</v>
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B86" t="s">
         <v>63</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B87" t="s">
         <v>63</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B88" t="s">
         <v>63</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B89" t="s">
         <v>63</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B90" t="s">
         <v>63</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B91" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B92" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B93" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B94" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B95" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B96" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B97" t="s">
+        <v>72</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B98" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B99" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B100" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
+        <v>74</v>
+      </c>
+      <c r="B101" t="s">
         <v>72</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
+        <v>74</v>
+      </c>
+      <c r="B102" t="s">
         <v>72</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
+        <v>74</v>
+      </c>
+      <c r="B103" t="s">
         <v>72</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
+        <v>74</v>
+      </c>
+      <c r="B104" t="s">
         <v>72</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
+        <v>74</v>
+      </c>
+      <c r="B105" t="s">
         <v>72</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
+        <v>74</v>
+      </c>
+      <c r="B106" t="s">
         <v>72</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B107" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B108" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B109" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B110" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B111" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B112" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>23</v>
+        <v>79</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B113" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B114" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B115" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>77</v>
+        <v>5</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B116" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B117" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B118" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B119" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B120" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B121" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B122" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B123" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B124" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>83</v>
       </c>
       <c r="B125" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>83</v>
       </c>
       <c r="B126" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
         <v>83</v>
       </c>
       <c r="B127" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
         <v>83</v>
       </c>
       <c r="B128" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B129" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B130" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B131" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B132" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B133" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B134" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B135" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B136" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B137" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>88</v>
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B138" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>90</v>
+        <v>33</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B139" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B140" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B141" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B142" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B143" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B144" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B145" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B146" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B147" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B148" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B149" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B150" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B151" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B152" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B153" t="s">
         <v>94</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B154" t="s">
         <v>94</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B155" t="s">
         <v>94</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B156" t="s">
         <v>94</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B157" t="s">
         <v>94</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B158" t="s">
         <v>94</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B159" t="s">
         <v>94</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B160" t="s">
         <v>94</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>96</v>
+        <v>5</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B161" t="s">
         <v>94</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B162" t="s">
         <v>94</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B163" t="s">
         <v>94</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B164" t="s">
         <v>94</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B165" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B166" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B167" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B168" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
         <v>101</v>
       </c>
       <c r="B169" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
         <v>101</v>
       </c>
       <c r="B170" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
         <v>101</v>
       </c>
       <c r="B171" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
         <v>101</v>
       </c>
       <c r="B172" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
         <v>101</v>
       </c>
       <c r="B173" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B174" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B175" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B176" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B177" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B178" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B179" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B180" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>6</v>
+        <v>108</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B181" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B182" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B183" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B184" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B185" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>108</v>
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B186" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B187" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>110</v>
+        <v>32</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B188" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B189" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
         <v>112</v>
       </c>
       <c r="B190" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
         <v>112</v>
       </c>
       <c r="B191" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
         <v>112</v>
       </c>
       <c r="B192" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
         <v>112</v>
       </c>
       <c r="B193" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
         <v>112</v>
       </c>
       <c r="B194" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>114</v>
+        <v>5</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
         <v>112</v>
       </c>
       <c r="B195" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>115</v>
+        <v>31</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B196" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
+        <v>115</v>
+      </c>
+      <c r="B197" t="s">
+        <v>102</v>
+      </c>
+      <c r="C197" s="1" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B198" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B199" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>6</v>
+        <v>118</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B200" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B201" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>117</v>
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B202" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>45</v>
+        <v>120</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B203" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B204" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B205" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>120</v>
+        <v>5</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B206" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>121</v>
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
+        <v>121</v>
+      </c>
+      <c r="B207" t="s">
         <v>122</v>
       </c>
-      <c r="B207" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C207" s="1" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
+        <v>121</v>
+      </c>
+      <c r="B208" t="s">
         <v>122</v>
       </c>
-      <c r="B208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C208" s="1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
+        <v>125</v>
+      </c>
+      <c r="B209" t="s">
         <v>122</v>
       </c>
-      <c r="B209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C209" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
+        <v>125</v>
+      </c>
+      <c r="B210" t="s">
         <v>122</v>
       </c>
-      <c r="B210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C210" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
+        <v>125</v>
+      </c>
+      <c r="B211" t="s">
         <v>122</v>
       </c>
-      <c r="B211" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C211" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
+        <v>125</v>
+      </c>
+      <c r="B212" t="s">
         <v>122</v>
       </c>
-      <c r="B212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C212" s="1" t="s">
-        <v>123</v>
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B213" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B214" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B215" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>126</v>
+        <v>54</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B216" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>6</v>
+        <v>127</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B217" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B218" t="s">
+        <v>122</v>
+      </c>
+      <c r="C218" s="1" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B219" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>8</v>
+        <v>130</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B220" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B221" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B222" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
         <v>131</v>
       </c>
       <c r="B223" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
         <v>131</v>
       </c>
       <c r="B224" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
         <v>131</v>
       </c>
       <c r="B225" t="s">
+        <v>122</v>
+      </c>
+      <c r="C225" s="1" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B226" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B227" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B228" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
+        <v>133</v>
+      </c>
+      <c r="B229" t="s">
         <v>134</v>
       </c>
-      <c r="B229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C229" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
+        <v>133</v>
+      </c>
+      <c r="B230" t="s">
         <v>134</v>
       </c>
-      <c r="B230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C230" s="1" t="s">
-        <v>8</v>
+        <v>136</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B231" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B232" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B233" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>135</v>
+        <v>5</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B234" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B235" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>10</v>
+        <v>139</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B236" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B237" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B238" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B239" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B240" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>70</v>
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B241" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>6</v>
+        <v>142</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B242" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B243" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B244" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>8</v>
+        <v>124</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B245" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B246" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B247" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>141</v>
+        <v>13</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B248" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B249" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>8</v>
+        <v>146</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B250" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B251" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B252" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>6</v>
+        <v>124</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B253" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>143</v>
+        <v>8</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B254" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B255" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B256" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B257" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B258" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B259" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
+        <v>147</v>
+      </c>
+      <c r="B260" t="s">
         <v>148</v>
       </c>
-      <c r="B260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C260" s="1" t="s">
-        <v>8</v>
+        <v>150</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
+        <v>151</v>
+      </c>
+      <c r="B261" t="s">
         <v>148</v>
       </c>
-      <c r="B261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C261" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
+        <v>151</v>
+      </c>
+      <c r="B262" t="s">
         <v>148</v>
       </c>
-      <c r="B262" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C262" s="1" t="s">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
+        <v>151</v>
+      </c>
+      <c r="B263" t="s">
         <v>148</v>
       </c>
-      <c r="B263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C263" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
+        <v>151</v>
+      </c>
+      <c r="B264" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
+        <v>151</v>
+      </c>
+      <c r="B265" t="s">
         <v>148</v>
       </c>
-      <c r="B265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C265" s="1" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
+        <v>151</v>
+      </c>
+      <c r="B266" t="s">
         <v>148</v>
       </c>
-      <c r="B266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C266" s="1" t="s">
-        <v>70</v>
+        <v>152</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B267" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B268" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B269" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B270" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B271" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B272" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B273" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B274" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B275" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>6</v>
+        <v>159</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B276" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>156</v>
+        <v>13</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B277" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
         <v>157</v>
       </c>
       <c r="B278" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
         <v>157</v>
       </c>
       <c r="B279" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B280" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B281" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B282" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>158</v>
+        <v>14</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B283" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>159</v>
+        <v>13</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B284" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>160</v>
+        <v>5</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B285" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B286" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B287" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B288" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B289" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B290" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>163</v>
+        <v>5</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B291" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>164</v>
+        <v>13</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B292" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
         <v>166</v>
       </c>
       <c r="B293" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
         <v>166</v>
       </c>
       <c r="B294" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
         <v>166</v>
       </c>
       <c r="B295" t="s">
+        <v>164</v>
+      </c>
+      <c r="C295" s="1" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
         <v>166</v>
       </c>
       <c r="B296" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>14</v>
+        <v>168</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
         <v>166</v>
       </c>
       <c r="B297" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B298" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>14</v>
+        <v>170</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B299" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>170</v>
+        <v>13</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B300" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B301" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>172</v>
+        <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B302" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B303" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B304" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B305" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B306" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
         <v>176</v>
       </c>
       <c r="B307" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>178</v>
+        <v>15</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
         <v>176</v>
       </c>
       <c r="B308" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>179</v>
+        <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
         <v>176</v>
       </c>
       <c r="B309" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B310" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B311" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>10</v>
+        <v>178</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B312" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
+        <v>179</v>
+      </c>
+      <c r="B313" t="s">
+        <v>177</v>
+      </c>
+      <c r="C313" s="1" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B314" t="s">
+        <v>177</v>
+      </c>
+      <c r="C314" s="1" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B315" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B316" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>184</v>
+        <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B317" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="B318" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>6</v>
+        <v>184</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="B319" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>10</v>
+        <v>185</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
         <v>186</v>
       </c>
       <c r="B320" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>14</v>
+        <v>187</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
         <v>186</v>
       </c>
       <c r="B321" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
         <v>186</v>
       </c>
       <c r="B322" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>18</v>
+        <v>189</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
         <v>186</v>
       </c>
       <c r="B323" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>188</v>
+        <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B324" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>183</v>
+        <v>5</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B325" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>184</v>
+        <v>13</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B326" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>185</v>
+        <v>15</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B327" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B328" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B329" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B330" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B331" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>8</v>
+        <v>195</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B332" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>115</v>
+        <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B333" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B334" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>191</v>
+        <v>5</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B335" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B336" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B337" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B338" t="s">
+        <v>191</v>
+      </c>
+      <c r="C338" s="1" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B339" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B340" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>80</v>
+        <v>195</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="B341" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>195</v>
+        <v>13</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="B342" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B343" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>8</v>
+        <v>195</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B344" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B345" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B346" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>197</v>
+        <v>124</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B347" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B348" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>14</v>
+        <v>201</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B349" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>8</v>
+        <v>193</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B350" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>194</v>
+        <v>13</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B351" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B352" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B353" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B354" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>183</v>
+        <v>88</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B355" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>10</v>
+        <v>205</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B356" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>14</v>
+        <v>195</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B357" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B358" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B359" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>184</v>
+        <v>5</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B360" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B361" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>204</v>
+        <v>13</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B362" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>185</v>
+        <v>5</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B363" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B364" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>14</v>
+        <v>204</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B365" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>8</v>
+        <v>194</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B366" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>6</v>
+        <v>195</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B367" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>18</v>
+        <v>210</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B368" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="B369" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B370" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B371" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B372" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>8</v>
+        <v>193</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B373" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B374" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B375" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B376" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="B377" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>184</v>
+        <v>13</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B378" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>211</v>
+        <v>5</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B379" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>212</v>
+        <v>15</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B380" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>213</v>
+        <v>9</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B381" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B382" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>10</v>
+        <v>216</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B383" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B384" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B385" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B386" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>216</v>
+        <v>15</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
         <v>217</v>
       </c>
       <c r="B387" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
         <v>217</v>
       </c>
       <c r="B388" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>14</v>
+        <v>218</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" t="s">
         <v>217</v>
       </c>
       <c r="B389" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>8</v>
+        <v>193</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" t="s">
         <v>217</v>
       </c>
       <c r="B390" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>6</v>
+        <v>195</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" t="s">
         <v>217</v>
       </c>
       <c r="B391" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>18</v>
+        <v>194</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B392" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" t="s">
         <v>219</v>
       </c>
       <c r="B393" t="s">
         <v>220</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>10</v>
+        <v>222</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" t="s">
         <v>219</v>
       </c>
       <c r="B394" t="s">
         <v>220</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>6</v>
+        <v>223</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B395" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B396" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B397" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B398" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>221</v>
+        <v>9</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B399" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B400" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B401" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B402" t="s">
         <v>225</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B403" t="s">
         <v>225</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>226</v>
+        <v>15</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B404" t="s">
         <v>225</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B405" t="s">
         <v>225</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B406" t="s">
         <v>225</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>6</v>
+        <v>228</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B407" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>227</v>
+        <v>13</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B408" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>228</v>
+        <v>9</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B409" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B410" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>229</v>
+        <v>15</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
+        <v>229</v>
+      </c>
+      <c r="B411" t="s">
         <v>230</v>
       </c>
-      <c r="B411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C411" s="1" t="s">
-        <v>231</v>
+        <v>5</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
+        <v>229</v>
+      </c>
+      <c r="B412" t="s">
         <v>230</v>
       </c>
-      <c r="B412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C412" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
+        <v>232</v>
+      </c>
+      <c r="B413" t="s">
         <v>230</v>
       </c>
-      <c r="B413" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C413" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
+        <v>232</v>
+      </c>
+      <c r="B414" t="s">
         <v>230</v>
       </c>
-      <c r="B414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C414" s="1" t="s">
-        <v>8</v>
+        <v>233</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
+        <v>232</v>
+      </c>
+      <c r="B415" t="s">
         <v>230</v>
       </c>
-      <c r="B415" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C415" s="1" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B416" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>233</v>
+        <v>15</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>234</v>
       </c>
       <c r="B417" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>10</v>
+        <v>236</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
         <v>234</v>
       </c>
       <c r="B418" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
         <v>234</v>
       </c>
       <c r="B419" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
         <v>234</v>
       </c>
       <c r="B420" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" t="s">
         <v>234</v>
       </c>
       <c r="B421" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" t="s">
         <v>234</v>
       </c>
       <c r="B422" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="B423" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="B424" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>14</v>
+        <v>239</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B425" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>8</v>
+        <v>241</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B426" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>6</v>
+        <v>242</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B427" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B428" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>239</v>
+        <v>15</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B429" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>240</v>
+        <v>9</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B430" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>70</v>
+        <v>243</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="B431" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>241</v>
+        <v>13</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="B432" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>242</v>
+        <v>5</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="B433" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>243</v>
+        <v>15</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="B434" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>244</v>
+        <v>9</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
+        <v>244</v>
+      </c>
+      <c r="B435" t="s">
+        <v>235</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B436" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B437" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>8</v>
+        <v>247</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B438" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>6</v>
+        <v>194</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B439" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>246</v>
+        <v>195</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B440" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
         <v>248</v>
       </c>
       <c r="B441" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
         <v>248</v>
       </c>
       <c r="B442" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
         <v>248</v>
       </c>
       <c r="B443" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>250</v>
+        <v>9</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" t="s">
         <v>248</v>
       </c>
       <c r="B444" t="s">
+        <v>235</v>
+      </c>
+      <c r="C444" s="1" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" t="s">
         <v>248</v>
       </c>
       <c r="B445" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" t="s">
         <v>248</v>
       </c>
       <c r="B446" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>10</v>
+        <v>251</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" t="s">
         <v>248</v>
       </c>
       <c r="B447" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>253</v>
+        <v>8</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" t="s">
         <v>248</v>
       </c>
       <c r="B448" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
         <v>248</v>
       </c>
       <c r="B449" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>8</v>
+        <v>253</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
         <v>248</v>
       </c>
       <c r="B450" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
         <v>248</v>
       </c>
       <c r="B451" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B452" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B453" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B454" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B455" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" t="s">
+        <v>256</v>
+      </c>
+      <c r="B456" t="s">
+        <v>235</v>
+      </c>
+      <c r="C456" s="1" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B457" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>70</v>
+        <v>258</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B458" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>259</v>
+        <v>194</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B459" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>10</v>
+        <v>193</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B460" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>70</v>
+        <v>195</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
+        <v>259</v>
+      </c>
+      <c r="B461" t="s">
         <v>260</v>
       </c>
-      <c r="B461" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C461" s="1" t="s">
-        <v>261</v>
+        <v>5</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
+        <v>259</v>
+      </c>
+      <c r="B462" t="s">
         <v>260</v>
       </c>
-      <c r="B462" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C462" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
+        <v>259</v>
+      </c>
+      <c r="B463" t="s">
         <v>260</v>
       </c>
-      <c r="B463" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C463" s="1" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
+        <v>259</v>
+      </c>
+      <c r="B464" t="s">
         <v>260</v>
       </c>
-      <c r="B464" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C464" s="1" t="s">
-        <v>6</v>
+        <v>262</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" t="s">
+        <v>259</v>
+      </c>
+      <c r="B465" t="s">
         <v>260</v>
       </c>
-      <c r="B465" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C465" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B466" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B467" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>14</v>
+        <v>264</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B468" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>8</v>
+        <v>265</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B469" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B470" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>70</v>
+        <v>266</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B471" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B472" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>265</v>
+        <v>13</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B473" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>266</v>
+        <v>15</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B474" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>183</v>
+        <v>5</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B475" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>184</v>
+        <v>9</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B476" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>185</v>
+        <v>269</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B477" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>268</v>
+        <v>8</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B478" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>8</v>
+        <v>270</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B479" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B480" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>269</v>
+        <v>8</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B481" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B482" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B483" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B484" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>271</v>
+        <v>9</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B485" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>185</v>
+        <v>273</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="B486" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="B487" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>184</v>
+        <v>5</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B488" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B489" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B490" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B491" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>6</v>
+        <v>275</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B492" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B493" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B494" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>277</v>
+        <v>193</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B495" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>278</v>
+        <v>194</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B496" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>279</v>
+        <v>195</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B497" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>10</v>
+        <v>279</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B498" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B499" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
+        <v>278</v>
+      </c>
+      <c r="B500" t="s">
+        <v>260</v>
+      </c>
+      <c r="C500" s="1" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B501" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>10</v>
+        <v>281</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B502" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B503" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>281</v>
+        <v>9</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B504" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B505" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>284</v>
+        <v>195</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B506" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>10</v>
+        <v>193</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B507" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>8</v>
+        <v>194</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" t="s">
         <v>283</v>
       </c>
       <c r="B508" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" t="s">
         <v>283</v>
       </c>
       <c r="B509" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>285</v>
+        <v>5</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" t="s">
         <v>283</v>
       </c>
       <c r="B510" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>286</v>
+        <v>15</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" t="s">
         <v>283</v>
       </c>
       <c r="B511" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>287</v>
+        <v>9</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" t="s">
         <v>283</v>
       </c>
       <c r="B512" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B513" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B514" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>6</v>
+        <v>288</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B515" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>10</v>
+        <v>289</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
+        <v>286</v>
+      </c>
+      <c r="B516" t="s">
+        <v>284</v>
+      </c>
+      <c r="C516" s="1" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B517" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>291</v>
+        <v>13</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B518" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B519" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B520" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>18</v>
+        <v>175</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B521" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>294</v>
+        <v>15</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B522" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B523" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" t="s">
+        <v>291</v>
+      </c>
+      <c r="B524" t="s">
+        <v>284</v>
+      </c>
+      <c r="C524" s="1" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B525" t="s">
+        <v>284</v>
+      </c>
+      <c r="C525" s="1" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B526" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B527" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>298</v>
+        <v>13</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B528" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>299</v>
+        <v>15</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B529" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>300</v>
+        <v>9</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="B530" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="B531" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>10</v>
+        <v>297</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="B532" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="B533" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="B534" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" t="s">
         <v>301</v>
       </c>
       <c r="B535" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>307</v>
+        <v>9</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" t="s">
         <v>301</v>
       </c>
       <c r="B536" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>308</v>
+        <v>13</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" t="s">
         <v>301</v>
       </c>
       <c r="B537" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>309</v>
+        <v>8</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" t="s">
         <v>301</v>
       </c>
       <c r="B538" t="s">
+        <v>284</v>
+      </c>
+      <c r="C538" s="1" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" t="s">
         <v>301</v>
       </c>
       <c r="B539" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>311</v>
+        <v>15</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" t="s">
         <v>301</v>
       </c>
       <c r="B540" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>312</v>
+        <v>5</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="B541" t="s">
-        <v>314</v>
+        <v>284</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="B542" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>14</v>
+        <v>305</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="B543" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="B544" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="B545" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>18</v>
+        <v>306</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="B546" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="B547" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>8</v>
+        <v>308</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="B548" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="B549" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>14</v>
+        <v>310</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="B550" t="s">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>6</v>
+        <v>311</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B551" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B552" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B553" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>14</v>
+        <v>315</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B554" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>8</v>
+        <v>316</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B555" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>70</v>
+        <v>317</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B556" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" t="s">
+        <v>312</v>
+      </c>
+      <c r="B557" t="s">
+        <v>313</v>
+      </c>
+      <c r="C557" s="1" t="s">
         <v>319</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B558" t="s">
+        <v>313</v>
+      </c>
+      <c r="C558" s="1" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="B559" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>10</v>
+        <v>321</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" t="s">
+        <v>312</v>
+      </c>
+      <c r="B560" t="s">
+        <v>313</v>
+      </c>
+      <c r="C560" s="1" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="B561" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>8</v>
+        <v>323</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B562" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B563" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B564" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B565" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>70</v>
+        <v>9</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B566" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>324</v>
+        <v>14</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" t="s">
+        <v>324</v>
+      </c>
+      <c r="B567" t="s">
         <v>325</v>
       </c>
-      <c r="B567" t="s">
+      <c r="C567" s="1" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" t="s">
+        <v>324</v>
+      </c>
+      <c r="B568" t="s">
         <v>325</v>
       </c>
-      <c r="B568" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C568" s="1" t="s">
-        <v>8</v>
+        <v>327</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B569" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B570" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>327</v>
+        <v>13</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B571" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B572" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>70</v>
+        <v>9</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B573" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B574" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B575" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>329</v>
+        <v>5</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B576" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B577" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B578" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>14</v>
+        <v>333</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B579" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B580" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B581" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>332</v>
+        <v>13</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B582" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" t="s">
         <v>334</v>
       </c>
       <c r="B583" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" t="s">
         <v>334</v>
       </c>
       <c r="B584" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" t="s">
         <v>334</v>
       </c>
       <c r="B585" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" t="s">
         <v>334</v>
       </c>
       <c r="B586" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>336</v>
+        <v>14</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" t="s">
         <v>334</v>
       </c>
       <c r="B587" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>337</v>
+        <v>8</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" t="s">
         <v>334</v>
       </c>
       <c r="B588" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B589" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>339</v>
+        <v>13</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B590" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>340</v>
+        <v>15</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B591" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B592" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>8</v>
+        <v>339</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B593" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B594" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B595" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>6</v>
+        <v>340</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B596" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>343</v>
+        <v>14</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="B597" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>10</v>
+        <v>341</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B598" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B599" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B600" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B601" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B602" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>346</v>
+        <v>9</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" t="s">
+        <v>342</v>
+      </c>
+      <c r="B603" t="s">
+        <v>343</v>
+      </c>
+      <c r="C603" s="1" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B604" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>10</v>
+        <v>345</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B605" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>8</v>
+        <v>193</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B606" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B607" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>6</v>
+        <v>195</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B608" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>350</v>
+        <v>13</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B609" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>351</v>
+        <v>5</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B610" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B611" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>14</v>
+        <v>348</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B612" t="s">
+        <v>347</v>
+      </c>
+      <c r="C612" s="1" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B613" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B614" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>6</v>
+        <v>351</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" t="s">
+        <v>346</v>
+      </c>
+      <c r="B615" t="s">
+        <v>347</v>
+      </c>
+      <c r="C615" s="1" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B616" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>355</v>
+        <v>13</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B617" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>356</v>
+        <v>15</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B618" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>184</v>
+        <v>5</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B619" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>185</v>
+        <v>14</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B620" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B621" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>8</v>
+        <v>355</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" t="s">
+        <v>356</v>
+      </c>
+      <c r="B622" t="s">
         <v>357</v>
       </c>
-      <c r="B622" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C622" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" t="s">
+        <v>356</v>
+      </c>
+      <c r="B623" t="s">
         <v>357</v>
       </c>
-      <c r="B623" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C623" s="1" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" t="s">
+        <v>356</v>
+      </c>
+      <c r="B624" t="s">
         <v>357</v>
       </c>
-      <c r="B624" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C624" s="1" t="s">
-        <v>359</v>
+        <v>15</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" t="s">
+        <v>356</v>
+      </c>
+      <c r="B625" t="s">
         <v>357</v>
       </c>
-      <c r="B625" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C625" s="1" t="s">
-        <v>360</v>
+        <v>14</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B626" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B627" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>8</v>
+        <v>358</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B628" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>14</v>
+        <v>359</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" t="s">
+        <v>360</v>
+      </c>
+      <c r="B629" t="s">
         <v>361</v>
       </c>
-      <c r="B629" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C629" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" t="s">
+        <v>360</v>
+      </c>
+      <c r="B630" t="s">
         <v>361</v>
       </c>
-      <c r="B630" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C630" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" t="s">
+        <v>360</v>
+      </c>
+      <c r="B631" t="s">
         <v>361</v>
       </c>
-      <c r="B631" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C631" s="1" t="s">
-        <v>363</v>
+        <v>5</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B632" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B633" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>8</v>
+        <v>362</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B634" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>14</v>
+        <v>363</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" t="s">
         <v>364</v>
       </c>
       <c r="B635" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" t="s">
         <v>364</v>
       </c>
       <c r="B636" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>366</v>
+        <v>5</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" t="s">
         <v>364</v>
       </c>
       <c r="B637" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>367</v>
+        <v>15</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" t="s">
         <v>364</v>
       </c>
       <c r="B638" t="s">
+        <v>361</v>
+      </c>
+      <c r="C638" s="1" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" t="s">
         <v>364</v>
       </c>
       <c r="B639" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
         <v>364</v>
       </c>
       <c r="B640" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
         <v>364</v>
       </c>
       <c r="B641" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B642" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B643" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>373</v>
+        <v>194</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B644" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>374</v>
+        <v>195</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B645" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>375</v>
+        <v>13</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B646" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>376</v>
+        <v>15</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B647" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>184</v>
+        <v>9</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B648" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>185</v>
+        <v>5</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="B649" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>10</v>
+        <v>371</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="B650" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B651" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B652" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B653" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B654" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>379</v>
+        <v>9</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B655" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>380</v>
+        <v>14</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B656" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" t="s">
+        <v>376</v>
+      </c>
+      <c r="B657" t="s">
         <v>377</v>
       </c>
-      <c r="B657" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C657" s="1" t="s">
-        <v>382</v>
+        <v>13</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B658" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B659" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>114</v>
+        <v>5</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B660" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B661" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>8</v>
+        <v>378</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B662" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>6</v>
+        <v>379</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="B663" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>10</v>
+        <v>380</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="B664" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>14</v>
+        <v>193</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="B665" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>8</v>
+        <v>381</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="B666" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>6</v>
+        <v>382</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B667" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>70</v>
+        <v>384</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" t="s">
+        <v>383</v>
+      </c>
+      <c r="B668" t="s">
+        <v>377</v>
+      </c>
+      <c r="C668" s="1" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B669" t="s">
+        <v>377</v>
+      </c>
+      <c r="C669" s="1" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B670" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B671" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>185</v>
+        <v>388</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="B672" t="s">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="B673" t="s">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>8</v>
+        <v>195</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" t="s">
         <v>389</v>
       </c>
       <c r="B674" t="s">
         <v>390</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" t="s">
         <v>389</v>
       </c>
       <c r="B675" t="s">
         <v>390</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" t="s">
         <v>389</v>
       </c>
       <c r="B676" t="s">
         <v>390</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" t="s">
         <v>389</v>
       </c>
       <c r="B677" t="s">
         <v>390</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" t="s">
         <v>389</v>
       </c>
       <c r="B678" t="s">
         <v>390</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>391</v>
+        <v>9</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" t="s">
         <v>389</v>
       </c>
       <c r="B679" t="s">
         <v>390</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>184</v>
+        <v>391</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" t="s">
         <v>389</v>
       </c>
       <c r="B680" t="s">
         <v>390</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>185</v>
+        <v>392</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B681" t="s">
+        <v>390</v>
+      </c>
+      <c r="C681" s="1" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B682" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>14</v>
+        <v>394</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B683" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B684" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B685" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B686" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>394</v>
+        <v>15</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B687" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>395</v>
+        <v>9</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B688" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B689" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B690" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B691" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B692" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B693" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B694" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>399</v>
+        <v>14</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B695" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B696" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" t="s">
         <v>400</v>
       </c>
       <c r="B697" t="s">
         <v>401</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" t="s">
         <v>400</v>
       </c>
       <c r="B698" t="s">
         <v>401</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" t="s">
         <v>400</v>
       </c>
       <c r="B699" t="s">
         <v>401</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" t="s">
         <v>400</v>
       </c>
       <c r="B700" t="s">
         <v>401</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" t="s">
         <v>400</v>
       </c>
       <c r="B701" t="s">
         <v>401</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" t="s">
         <v>400</v>
       </c>
       <c r="B702" t="s">
         <v>401</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" t="s">
         <v>400</v>
       </c>
       <c r="B703" t="s">
         <v>401</v>
       </c>
       <c r="C703" s="1" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B704" t="s">
         <v>401</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B705" t="s">
         <v>401</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>8</v>
+        <v>195</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" t="s">
         <v>403</v>
       </c>
       <c r="B706" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" t="s">
         <v>403</v>
       </c>
       <c r="B707" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" t="s">
         <v>403</v>
       </c>
       <c r="B708" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" t="s">
         <v>403</v>
       </c>
       <c r="B709" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>404</v>
+        <v>14</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" t="s">
         <v>403</v>
       </c>
       <c r="B710" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" t="s">
         <v>403</v>
       </c>
       <c r="B711" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>184</v>
+        <v>405</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" t="s">
         <v>403</v>
       </c>
       <c r="B712" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>185</v>
+        <v>406</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B713" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B714" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B715" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B716" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B717" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B718" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B719" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B720" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B721" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="B722" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>409</v>
+        <v>5</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="B723" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>185</v>
+        <v>15</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B724" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>412</v>
+        <v>13</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B725" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>413</v>
+        <v>9</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B726" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>414</v>
+        <v>14</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B727" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>415</v>
+        <v>8</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B728" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B729" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>417</v>
+        <v>13</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B730" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>418</v>
+        <v>15</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B731" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>419</v>
+        <v>9</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B732" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>420</v>
+        <v>14</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B733" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>421</v>
+        <v>5</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B734" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B735" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>423</v>
+        <v>193</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B736" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>424</v>
+        <v>194</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B737" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>425</v>
+        <v>195</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="B738" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>426</v>
+        <v>13</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B739" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B740" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B741" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C741" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B742" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B743" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>18</v>
+        <v>418</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B744" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B745" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B746" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B747" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>184</v>
+        <v>420</v>
+      </c>
+    </row>
+    <row r="748" spans="1:3">
+      <c r="A748" t="s">
+        <v>416</v>
+      </c>
+      <c r="B748" t="s">
+        <v>417</v>
+      </c>
+      <c r="C748" s="1" t="s">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_21"/>
@@ -10632,50 +10616,51 @@
     <hyperlink ref="C723" r:id="rId_hyperlink_722"/>
     <hyperlink ref="C724" r:id="rId_hyperlink_723"/>
     <hyperlink ref="C725" r:id="rId_hyperlink_724"/>
     <hyperlink ref="C726" r:id="rId_hyperlink_725"/>
     <hyperlink ref="C727" r:id="rId_hyperlink_726"/>
     <hyperlink ref="C728" r:id="rId_hyperlink_727"/>
     <hyperlink ref="C729" r:id="rId_hyperlink_728"/>
     <hyperlink ref="C730" r:id="rId_hyperlink_729"/>
     <hyperlink ref="C731" r:id="rId_hyperlink_730"/>
     <hyperlink ref="C732" r:id="rId_hyperlink_731"/>
     <hyperlink ref="C733" r:id="rId_hyperlink_732"/>
     <hyperlink ref="C734" r:id="rId_hyperlink_733"/>
     <hyperlink ref="C735" r:id="rId_hyperlink_734"/>
     <hyperlink ref="C736" r:id="rId_hyperlink_735"/>
     <hyperlink ref="C737" r:id="rId_hyperlink_736"/>
     <hyperlink ref="C738" r:id="rId_hyperlink_737"/>
     <hyperlink ref="C739" r:id="rId_hyperlink_738"/>
     <hyperlink ref="C740" r:id="rId_hyperlink_739"/>
     <hyperlink ref="C741" r:id="rId_hyperlink_740"/>
     <hyperlink ref="C742" r:id="rId_hyperlink_741"/>
     <hyperlink ref="C743" r:id="rId_hyperlink_742"/>
     <hyperlink ref="C744" r:id="rId_hyperlink_743"/>
     <hyperlink ref="C745" r:id="rId_hyperlink_744"/>
     <hyperlink ref="C746" r:id="rId_hyperlink_745"/>
     <hyperlink ref="C747" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="C748" r:id="rId_hyperlink_747"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>