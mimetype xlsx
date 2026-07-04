--- v0 (2025-10-20)
+++ v1 (2026-07-04)
@@ -221,63 +221,63 @@
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>Janeiro 2019</t>
   </si>
   <si>
     <t>Março 2019</t>
   </si>
   <si>
     <t>Fevereiro 2019</t>
   </si>
   <si>
     <t>Abril 2019</t>
   </si>
   <si>
     <t>Maio 2019</t>
   </si>
   <si>
     <t>Junho 2019</t>
   </si>
   <si>
     <t>Julho 2019</t>
   </si>
   <si>
+    <t>Setembro 2019</t>
+  </si>
+  <si>
+    <t>Outubro 2019</t>
+  </si>
+  <si>
+    <t>Novembro 2019</t>
+  </si>
+  <si>
+    <t>Dezembro 2019</t>
+  </si>
+  <si>
     <t>Agosto 2019</t>
-  </si>
-[...10 lines deleted...]
-    <t>Dezembro 2019</t>
   </si>
   <si>
     <t>Transferências Constitucionais Recebidas 2019</t>
   </si>
   <si>
     <t>JANEIRO 2019</t>
   </si>
   <si>
     <t>FEVEREIRO 2019</t>
   </si>
   <si>
     <t>MARÇO 2019</t>
   </si>
   <si>
     <t>ABRIL 2019</t>
   </si>
   <si>
     <t>MAIO 2019</t>
   </si>
   <si>
     <t>JUNHO 2019</t>
   </si>
   <si>
     <t>JULHO 2019</t>
   </si>
@@ -940,51 +940,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303697/images/original/TOTAL 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303693/images/original/DEZEMBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303695/images/original/NOVEMBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303696/images/original/OUTUBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303694/images/original/SETEMBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/296815/images/original/AGOSTO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/218575/images/original/JULHO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/218574/images/original/JUNHO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/218573/images/original/MAIO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/217179/images/original/ABRIL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/194220/images/original/MAR&#199;O 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/193214/images/original/FEVEREIRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/193119/images/original/JANEIRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303663/images/original/DEZEMBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303667/images/original/NOVEMBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303668/images/original/OUTUBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303666/images/original/SETEMBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303661/images/original/AGOSTO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303662/images/original/JULHO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303664/images/original/JUNHO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303665/images/original/MAIO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/238384/images/original/ABRIL 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/194345/images/original/MAR&#199;O 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/193080/images/original/FEVEREIRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/193079/images/original/JANEIRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/139484/images/original/JANEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/139728/images/original/FEVEREIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/139729/images/original/MAR&#199;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/150642/images/original/ABRIL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/150683/images/original/MAIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/150784/images/original/JUNHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/152655/images/original/JULHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/182806/images/original/AGOSTO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/182994/images/original/SETEMBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/183445/images/original/OUTUBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/183991/images/original/NOVEMBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/183992/images/original/DEZEMBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/138605/images/original/JANEIRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/139486/images/original/FEVEREIRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/139487/images/original/MAR&#199;O 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/147558/images/original/ABRIL 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/150177/images/original/MAIO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/150178/images/original/JUNHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/151800/images/original/JULHO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/167037/images/original/AGOSTO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/181882/images/original/SETEMBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/182030/images/original/OUTUBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/182279/images/original/NOVEMBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/182385/images/original/DEZEMBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133202/images/original/DEZEMBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133205/images/original/NOVEMBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133207/images/original/OUTUBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133206/images/original/SETEMBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133200/images/original/AGOSTO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133204/images/original/JULHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133201/images/original/JUNHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133203/images/original/MAIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133199/images/original/ABRIL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/80415/images/original/MAR&#199;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73674/images/original/FEVEREIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73384/images/original/JANEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73390/images/original/JANEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73715/images/original/FEVEREIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/80355/images/original/MAR&#199;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127059/images/original/ABRIL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127060/images/original/MAIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127122/images/original/JUNHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127358/images/original/JULHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127390/images/original/AGOSTO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127690/images/original/SETEMBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127822/images/original/OUTUBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127825/images/original/NOVEMBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/37347/images/original/Janeiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/37349/images/original/Mar&#231;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/37348/images/original/Fevereiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/44016/images/original/Abril.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/58778/images/original/Maio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/58779/images/original/Junho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/58780/images/original/Julho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59049/images/original/Agosto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59050/images/original/Setembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73042/images/original/Outubro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73081/images/original/Novembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73094/images/original/Dezembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/37668/images/original/JANEIRO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/37695/images/original/FEVEREIRO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/37771/images/original/MAR&#199;O 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59437/images/original/ABRIL 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59529/images/original/MAIO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59564/images/original/JUNHO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59612/images/original/JULHO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59664/images/original/AGOSTO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59665/images/original/SETEMBRO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/72256/images/original/Outubro 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/72995/images/original/Novembro 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/72996/images/original/Dezembro 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/36095/images/original/Agosto 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/36096/images/original/Setembro 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/36097/images/original/Outubro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/36098/images/original/Novembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/36099/images/original/Dezembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35954/images/original/Janeiro .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35955/images/original/Fevereiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35956/images/original/Marco.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35957/images/original/Abril.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35958/images/original/Maio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35959/images/original/Junho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35960/images/original/Julho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35942/images/original/Janeiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35943/images/original/Fevereiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35944/images/original/Mar&#231;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35945/images/original/Abril.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35946/images/original/Maio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35947/images/original/Junho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35948/images/original/Julho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35949/images/original/Agosto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35950/images/original/Setembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35951/images/original/Outubro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35952/images/original/Novembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35953/images/original/Dezembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2722/images/original/21.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2721/images/original/20.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2720/images/original/19.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2719/images/original/18.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2717/images/original/16.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2716/images/original/15.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2715/images/original/14.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2713/images/original/13.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2712/images/original/12.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2711/images/original/11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2710/images/original/10.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2734/images/original/33.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2733/images/original/32.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2732/images/original/31.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2731/images/original/30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2730/images/original/29.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2729/images/original/28.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2728/images/original/27.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2727/images/original/26.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2726/images/original/25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2725/images/original/24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2724/images/original/23.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2723/images/original/22.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2761/images/original/43.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2760/images/original/42.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2759/images/original/41.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2742/images/original/40.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2741/images/original/39.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2740/images/original/38.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2739/images/original/37.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2738/images/original/36.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2737/images/original/35.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2735/images/original/34.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2762/images/original/44.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303697/images/original/TOTAL 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303693/images/original/DEZEMBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303695/images/original/NOVEMBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303696/images/original/OUTUBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303694/images/original/SETEMBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/296815/images/original/AGOSTO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/218575/images/original/JULHO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/218574/images/original/JUNHO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/218573/images/original/MAIO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/217179/images/original/ABRIL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/194220/images/original/MAR&#199;O 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/193214/images/original/FEVEREIRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/193119/images/original/JANEIRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303663/images/original/DEZEMBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303667/images/original/NOVEMBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303668/images/original/OUTUBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303666/images/original/SETEMBRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303661/images/original/AGOSTO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303662/images/original/JULHO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303664/images/original/JUNHO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/303665/images/original/MAIO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/238384/images/original/ABRIL 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/194345/images/original/MAR&#199;O 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/193080/images/original/FEVEREIRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/193079/images/original/JANEIRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/139484/images/original/JANEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/139728/images/original/FEVEREIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/139729/images/original/MAR&#199;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/150642/images/original/ABRIL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/150683/images/original/MAIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/150784/images/original/JUNHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/152655/images/original/JULHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/182806/images/original/AGOSTO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/182994/images/original/SETEMBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/183445/images/original/OUTUBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/183991/images/original/NOVEMBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/183992/images/original/DEZEMBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/138605/images/original/JANEIRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/139486/images/original/FEVEREIRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/139487/images/original/MAR&#199;O 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/147558/images/original/ABRIL 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/150177/images/original/MAIO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/150178/images/original/JUNHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/151800/images/original/JULHO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/167037/images/original/AGOSTO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/181882/images/original/SETEMBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/182030/images/original/OUTUBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/182279/images/original/NOVEMBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/182385/images/original/DEZEMBRO 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133202/images/original/DEZEMBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133205/images/original/NOVEMBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133207/images/original/OUTUBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133206/images/original/SETEMBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133200/images/original/AGOSTO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133204/images/original/JULHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133201/images/original/JUNHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133203/images/original/MAIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/133199/images/original/ABRIL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/80415/images/original/MAR&#199;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73674/images/original/FEVEREIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73384/images/original/JANEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73390/images/original/JANEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73715/images/original/FEVEREIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/80355/images/original/MAR&#199;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127059/images/original/ABRIL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127060/images/original/MAIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127122/images/original/JUNHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127358/images/original/JULHO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127390/images/original/AGOSTO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127690/images/original/SETEMBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127822/images/original/OUTUBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/127825/images/original/NOVEMBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/37347/images/original/Janeiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/37349/images/original/Mar&#231;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/37348/images/original/Fevereiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/44016/images/original/Abril.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/58778/images/original/Maio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/58779/images/original/Junho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/58780/images/original/Julho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59050/images/original/Setembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73042/images/original/Outubro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73081/images/original/Novembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/73094/images/original/Dezembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59049/images/original/Agosto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/37668/images/original/JANEIRO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/37695/images/original/FEVEREIRO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/37771/images/original/MAR&#199;O 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59437/images/original/ABRIL 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59529/images/original/MAIO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59564/images/original/JUNHO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59612/images/original/JULHO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59664/images/original/AGOSTO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/59665/images/original/SETEMBRO 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/72256/images/original/Outubro 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/72995/images/original/Novembro 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/72996/images/original/Dezembro 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/36095/images/original/Agosto 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/36096/images/original/Setembro 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/36097/images/original/Outubro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/36098/images/original/Novembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/36099/images/original/Dezembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35954/images/original/Janeiro .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35955/images/original/Fevereiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35956/images/original/Marco.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35957/images/original/Abril.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35958/images/original/Maio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35959/images/original/Junho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35960/images/original/Julho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35942/images/original/Janeiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35943/images/original/Fevereiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35944/images/original/Mar&#231;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35945/images/original/Abril.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35946/images/original/Maio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35947/images/original/Junho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35948/images/original/Julho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35949/images/original/Agosto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35950/images/original/Setembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35951/images/original/Outubro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35952/images/original/Novembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/35953/images/original/Dezembro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2722/images/original/21.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2721/images/original/20.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2720/images/original/19.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2719/images/original/18.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2717/images/original/16.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2716/images/original/15.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2715/images/original/14.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2713/images/original/13.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2712/images/original/12.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2711/images/original/11.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2710/images/original/10.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2734/images/original/33.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2733/images/original/32.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2732/images/original/31.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2731/images/original/30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2730/images/original/29.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2729/images/original/28.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2728/images/original/27.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2727/images/original/26.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2726/images/original/25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2725/images/original/24.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2724/images/original/23.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2723/images/original/22.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2761/images/original/43.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2760/images/original/42.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2759/images/original/41.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2742/images/original/40.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2741/images/original/39.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2740/images/original/38.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2739/images/original/37.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2738/images/original/36.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2737/images/original/35.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2735/images/original/34.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/2762/images/original/44.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C155" sqref="C155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>