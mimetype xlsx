--- v0 (2025-10-20)
+++ v1 (2026-07-04)
@@ -12,59 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
+  </si>
+  <si>
+    <t>EDITAL Nº 090</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>Edital</t>
+  </si>
+  <si>
+    <t>pregao_Eletronico_36_2025_armarios_deslizantes.pdf</t>
+  </si>
+  <si>
+    <t>105_2025_divulga_o_resultado_final_da_selecao_de_projetos_da_Politica_Nacional_Aldir_Blanc_de_fomento_a_cultura_PNAB.pdf</t>
+  </si>
+  <si>
+    <t>111_2025_Divulga_Habilitados_do_Edital_091_Politica_Nacional_Aldir_Blank_de_Fomento_a_Cultura.pdf</t>
+  </si>
+  <si>
+    <t>785_2025_Nomeia_membros_da_Comissao_do_Edital_090_2025_da_Politica_Nacional_ALDIR_BLANC_PNAB.pdf</t>
   </si>
   <si>
     <t>EDITAL CHAMAMENTO PÚBLICO DA LEI ALDIR BLANC</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>EDITAL N 102 - Aplicação de recursos da Lei Aldir Blanc.pdf</t>
   </si>
   <si>
     <t>Edital N 103 - EDITAL DE CHAMAMENTO PÚBLICO DE SELEÇÃO DE PROJETOS PARA LEI ALDIR BLANC.pdf</t>
   </si>
   <si>
     <t>Edital 134 2024 - Divulga Resultado Preliminar Edital 103 2024 PNAB Fomento a Cultura.pdf</t>
   </si>
   <si>
     <t>Edital 139 2024 - Divulga Resultado Final dos Selecionados pelo Edital 103 2024 Politica Nacional Aldir Blanc de Fomento a Cultura PNAB Lei 14.399.pdf</t>
   </si>
   <si>
     <t>Edital 148 2024 - Divulga_Projetos_pelo_Edital_n_103_2024_Politica_Nacional_Aldir_Blanc_de_Fomento_a_Cultura_PNAB-2-4-1-2.pdf</t>
   </si>
 </sst>
 </file>
 
@@ -391,62 +412,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/465210/images/original/EDITAL N 102 - Aplica&#231;&#227;o de recursos da Lei Aldir Blanc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/465209/images/original/Edital N 103 - EDITAL DE CHAMAMENTO P&#218;BLICO DE SELE&#199;&#195;O DE PROJETOS PARA LEI ALDIR BLANC.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/493701/images/original/Edital 134 2024  - Divulga Resultado Preliminar Edital 103 2024 PNAB Fomento a Cultura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/493702/images/original/Edital 139 2024 - Divulga Resultado Final dos Selecionados pelo Edital 103 2024 Politica Nacional Aldir Blanc de Fomento a Cultura PNAB Lei 14.399.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/496476/images/original/Edital 148 2024 - Divulga_Projetos_pelo_Edital_n_103_2024_Politica_Nacional_Aldir_Blanc_de_Fomento_a_Cultura_PNAB-2-4-1-2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806031/images/original/Edital_PNAB_DE_CHAMAMENTO_PUBLICO_APOIO_A_PROJETOS_NOVA_PETROPOLIS_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806032/images/original/pregao_Eletronico_36_2025_armarios_deslizantes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806030/images/original/105_2025_divulga_o_resultado_final_da_selecao_de_projetos_da_Politica_Nacional_Aldir_Blanc_de_fomento_a_cultura_PNAB.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806029/images/original/111_2025_Divulga_Habilitados_do_Edital_091_Politica_Nacional_Aldir_Blank_de_Fomento_a_Cultura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806028/images/original/785_2025_Nomeia_membros_da_Comissao_do_Edital_090_2025_da_Politica_Nacional_ALDIR_BLANC_PNAB.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/465210/images/original/EDITAL N 102 - Aplica&#231;&#227;o de recursos da Lei Aldir Blanc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/465209/images/original/Edital N 103 - EDITAL DE CHAMAMENTO P&#218;BLICO DE SELE&#199;&#195;O DE PROJETOS PARA LEI ALDIR BLANC.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/493701/images/original/Edital 134 2024  - Divulga Resultado Preliminar Edital 103 2024 PNAB Fomento a Cultura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/493702/images/original/Edital 139 2024 - Divulga Resultado Final dos Selecionados pelo Edital 103 2024 Politica Nacional Aldir Blanc de Fomento a Cultura PNAB Lei 14.399.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/496476/images/original/Edital 148 2024 - Divulga_Projetos_pelo_Edital_n_103_2024_Politica_Nacional_Aldir_Blanc_de_Fomento_a_Cultura_PNAB-2-4-1-2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C6"/>
+  <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
@@ -473,57 +494,117 @@
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
     </row>
+    <row r="7" spans="1:3">
+      <c r="A7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>