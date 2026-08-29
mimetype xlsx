--- v1 (2026-07-04)
+++ v2 (2026-08-29)
@@ -12,59 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
+  </si>
+  <si>
+    <t>EDITAL Nº 113/2026</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>Edital N 113/2026</t>
+  </si>
+  <si>
+    <t>ANEXO 1 - Categorias fomento Nova Petrópolis 2026.docx</t>
+  </si>
+  <si>
+    <t>ANEXO 2 Formulário de Inscrição - PESSOA FÍSICA.docx</t>
+  </si>
+  <si>
+    <t>ANEXO 3 Formulário de Inscrição - PESSOA JURÍDICA.docx</t>
+  </si>
+  <si>
+    <t>ANEXO 4 Formulário de Inscrição - GRUPO OU COLETIVO SEM CNPJ.docx</t>
+  </si>
+  <si>
+    <t>ANEXO 6 Termo de Execução Cultural.docx</t>
+  </si>
+  <si>
+    <t>ANEXO 7 Relatório de Execução do Objeto.docx</t>
+  </si>
+  <si>
+    <t>ANEXO 8 Declaração de Representação de Grupo ou Coletivo.docx</t>
+  </si>
+  <si>
+    <t>ANEXO 9 Declaração Étnico Racial.docx</t>
   </si>
   <si>
     <t>EDITAL Nº 090</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
     <t>pregao_Eletronico_36_2025_armarios_deslizantes.pdf</t>
   </si>
   <si>
     <t>105_2025_divulga_o_resultado_final_da_selecao_de_projetos_da_Politica_Nacional_Aldir_Blanc_de_fomento_a_cultura_PNAB.pdf</t>
   </si>
   <si>
     <t>111_2025_Divulga_Habilitados_do_Edital_091_Politica_Nacional_Aldir_Blank_de_Fomento_a_Cultura.pdf</t>
   </si>
   <si>
     <t>785_2025_Nomeia_membros_da_Comissao_do_Edital_090_2025_da_Politica_Nacional_ALDIR_BLANC_PNAB.pdf</t>
   </si>
   <si>
     <t>EDITAL CHAMAMENTO PÚBLICO DA LEI ALDIR BLANC</t>
   </si>
@@ -412,62 +445,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806031/images/original/Edital_PNAB_DE_CHAMAMENTO_PUBLICO_APOIO_A_PROJETOS_NOVA_PETROPOLIS_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806032/images/original/pregao_Eletronico_36_2025_armarios_deslizantes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806030/images/original/105_2025_divulga_o_resultado_final_da_selecao_de_projetos_da_Politica_Nacional_Aldir_Blanc_de_fomento_a_cultura_PNAB.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806029/images/original/111_2025_Divulga_Habilitados_do_Edital_091_Politica_Nacional_Aldir_Blank_de_Fomento_a_Cultura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806028/images/original/785_2025_Nomeia_membros_da_Comissao_do_Edital_090_2025_da_Politica_Nacional_ALDIR_BLANC_PNAB.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/465210/images/original/EDITAL N 102 - Aplica&#231;&#227;o de recursos da Lei Aldir Blanc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/465209/images/original/Edital N 103 - EDITAL DE CHAMAMENTO P&#218;BLICO DE SELE&#199;&#195;O DE PROJETOS PARA LEI ALDIR BLANC.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/493701/images/original/Edital 134 2024  - Divulga Resultado Preliminar Edital 103 2024 PNAB Fomento a Cultura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/493702/images/original/Edital 139 2024 - Divulga Resultado Final dos Selecionados pelo Edital 103 2024 Politica Nacional Aldir Blanc de Fomento a Cultura PNAB Lei 14.399.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/496476/images/original/Edital 148 2024 - Divulga_Projetos_pelo_Edital_n_103_2024_Politica_Nacional_Aldir_Blanc_de_Fomento_a_Cultura_PNAB-2-4-1-2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/830762/images/original/113_2026_Edital_de_Fomento_PNAB.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/830764/images/original/ANEXO 1 - Categorias fomento Nova Petr&#243;polis 2026.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/830770/images/original/ANEXO 2 Formul&#225;rio de Inscri&#231;&#227;o - PESSOA F&#205;SICA.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/830766/images/original/ANEXO 3 Formul&#225;rio de Inscri&#231;&#227;o - PESSOA JUR&#205;DICA.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/830768/images/original/ANEXO 4 Formul&#225;rio de Inscri&#231;&#227;o - GRUPO OU COLETIVO SEM CNPJ.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/830767/images/original/ANEXO 6 Termo de Execu&#231;&#227;o Cultural.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/830765/images/original/ANEXO 7 Relat&#243;rio de Execu&#231;&#227;o do Objeto.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/830769/images/original/ANEXO 8 Declara&#231;&#227;o de Representa&#231;&#227;o de Grupo ou Coletivo.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/830763/images/original/ANEXO 9 Declara&#231;&#227;o &#201;tnico Racial.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806031/images/original/Edital_PNAB_DE_CHAMAMENTO_PUBLICO_APOIO_A_PROJETOS_NOVA_PETROPOLIS_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806032/images/original/pregao_Eletronico_36_2025_armarios_deslizantes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806030/images/original/105_2025_divulga_o_resultado_final_da_selecao_de_projetos_da_Politica_Nacional_Aldir_Blanc_de_fomento_a_cultura_PNAB.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806029/images/original/111_2025_Divulga_Habilitados_do_Edital_091_Politica_Nacional_Aldir_Blank_de_Fomento_a_Cultura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/806028/images/original/785_2025_Nomeia_membros_da_Comissao_do_Edital_090_2025_da_Politica_Nacional_ALDIR_BLANC_PNAB.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/465210/images/original/EDITAL N 102 - Aplica&#231;&#227;o de recursos da Lei Aldir Blanc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/465209/images/original/Edital N 103 - EDITAL DE CHAMAMENTO P&#218;BLICO DE SELE&#199;&#195;O DE PROJETOS PARA LEI ALDIR BLANC.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/493701/images/original/Edital 134 2024  - Divulga Resultado Preliminar Edital 103 2024 PNAB Fomento a Cultura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/493702/images/original/Edital 139 2024 - Divulga Resultado Final dos Selecionados pelo Edital 103 2024 Politica Nacional Aldir Blanc de Fomento a Cultura PNAB Lei 14.399.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/496476/images/original/Edital 148 2024 - Divulga_Projetos_pelo_Edital_n_103_2024_Politica_Nacional_Aldir_Blanc_de_Fomento_a_Cultura_PNAB-2-4-1-2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C11"/>
+  <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C11" sqref="C11"/>
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
@@ -496,115 +529,223 @@
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>