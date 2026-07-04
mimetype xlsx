--- v0 (2025-10-20)
+++ v1 (2026-07-04)
@@ -77,75 +77,75 @@
   <si>
     <t>Ata nº 02 - Comissão de Avaliação</t>
   </si>
   <si>
     <t>Ata nº 01 - Comissão de Avaliação</t>
   </si>
   <si>
     <t>Divulgação do Auxílio Emergencial do Esporte</t>
   </si>
   <si>
     <t>Designa os Fiscais para Acompanhamento do Convênio de Auxílio Emergencial para os Profissionais de Educação Física</t>
   </si>
   <si>
     <t>Plano de Trabalho - Auxílio aos Profissionais de Educação Física</t>
   </si>
   <si>
     <t>Edital 065/2021 - Prorrogação do Auxílio aos Profissionais de Educação Física</t>
   </si>
   <si>
     <t>Edital 062/2021 - Auxílio aos Profissionais de Educação Física</t>
   </si>
   <si>
     <t>Termo de Convênio SEL nº 001/2021</t>
   </si>
   <si>
+    <t>Demonstrativo da Receita e da Despesa</t>
+  </si>
+  <si>
+    <t>Relatório da Execução Físico Financeiro</t>
+  </si>
+  <si>
+    <t>Notas de Empenho e Liquidação - Juliano Augusto Hoescher</t>
+  </si>
+  <si>
+    <t>Extratos Bancários</t>
+  </si>
+  <si>
+    <t>Notas de Empenho e Liquidação - Alexandre Hennemann</t>
+  </si>
+  <si>
+    <t>Relação de Pagamentos</t>
+  </si>
+  <si>
+    <t>Guia de Arrecadação</t>
+  </si>
+  <si>
+    <t>Demonstrativo do Resultado das Aplicações Financeiras</t>
+  </si>
+  <si>
     <t>Ofício nº 450-2021</t>
-  </si>
-[...22 lines deleted...]
-    <t>Demonstrativo do Resultado das Aplicações Financeiras</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -451,51 +451,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/548421/images/original/Extrato do Conv&#234;nio FPE n&#186; 502-2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/512192/images/original/Extrato do Conv&#234;nio - Implanta&#231;&#227;o Tur&#237;stica na Vila Germ&#226;nia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/512190/images/original/Extrato do Conv&#234;nio - Pavimenta&#231;&#227;o Rua Vicente Prieto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163403/images/original/Ata n&#186; 02 - Comiss&#227;o de Avalia&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163402/images/original/Ata n&#186; 01 - Comiss&#227;o de Avalia&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163406/images/original/Divulga&#231;&#227;o do Aux&#237;lio Emergencial do Esporte.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163405/images/original/Designa os Fiscais para Acompanahar o Conv&#234;nio de Aux&#237;lio Emergencial para os Profissionais de Educa&#231;&#227;o F&#237;sica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163392/images/original/Plano de Trabalho  - Aux&#237;lio  aos Profissionais de Educa&#231;&#227;o F&#237;sica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163401/images/original/Edital 065-2021 - Prorroga&#231;&#227;o das Inscri&#231;&#245;es para o Aux&#237;lio aos Profissionais de Educa&#231;&#227;o F&#237;sica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163394/images/original/Edital 062-2021 - Inscri&#231;&#245;es de Profissionais de Educa&#231;&#227;o F&#237;sica para a obten&#231;&#227;o de Aux&#237;lio Emergencial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163404/images/original/Conv&#234;nio SEL n&#186; 001-2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163659/images/original/Of&#237;cio n&#186; 450-2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163660/images/original/Demonstrativo da Receita e da Despesa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163409/images/original/Notas de Empenho e Liquida&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163661/images/original/Relat&#243;rio da Execu&#231;&#227;o F&#237;sico Financeiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163425/images/original/Extratos Banc&#225;rios.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163408/images/original/Notas de Empenho e Liquida&#231;&#227;o 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163423/images/original/Rela&#231;&#227;o de Pagamentos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163424/images/original/Guia de Arrecada&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163426/images/original/Demonstrativo do Resultado das Aplica&#231;&#245;es Financeiras.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/548421/images/original/Extrato do Conv&#234;nio FPE n&#186; 502-2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/512192/images/original/Extrato do Conv&#234;nio - Implanta&#231;&#227;o Tur&#237;stica na Vila Germ&#226;nia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/512190/images/original/Extrato do Conv&#234;nio - Pavimenta&#231;&#227;o Rua Vicente Prieto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163403/images/original/Ata n&#186; 02 - Comiss&#227;o de Avalia&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163402/images/original/Ata n&#186; 01 - Comiss&#227;o de Avalia&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163406/images/original/Divulga&#231;&#227;o do Aux&#237;lio Emergencial do Esporte.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163405/images/original/Designa os Fiscais para Acompanahar o Conv&#234;nio de Aux&#237;lio Emergencial para os Profissionais de Educa&#231;&#227;o F&#237;sica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163392/images/original/Plano de Trabalho  - Aux&#237;lio  aos Profissionais de Educa&#231;&#227;o F&#237;sica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163401/images/original/Edital 065-2021 - Prorroga&#231;&#227;o das Inscri&#231;&#245;es para o Aux&#237;lio aos Profissionais de Educa&#231;&#227;o F&#237;sica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163394/images/original/Edital 062-2021 - Inscri&#231;&#245;es de Profissionais de Educa&#231;&#227;o F&#237;sica para a obten&#231;&#227;o de Aux&#237;lio Emergencial.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163404/images/original/Conv&#234;nio SEL n&#186; 001-2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163660/images/original/Demonstrativo da Receita e da Despesa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163661/images/original/Relat&#243;rio da Execu&#231;&#227;o F&#237;sico Financeiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163409/images/original/Notas de Empenho e Liquida&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163425/images/original/Extratos Banc&#225;rios.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163408/images/original/Notas de Empenho e Liquida&#231;&#227;o 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163423/images/original/Rela&#231;&#227;o de Pagamentos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163424/images/original/Guia de Arrecada&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163426/images/original/Demonstrativo do Resultado das Aplica&#231;&#245;es Financeiras.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/163659/images/original/Of&#237;cio n&#186; 450-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>