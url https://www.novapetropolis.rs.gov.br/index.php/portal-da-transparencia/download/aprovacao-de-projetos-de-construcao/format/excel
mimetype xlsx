--- v0 (2025-11-04)
+++ v1 (2026-07-14)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
     <t>Documentos necessários e valores de taxas</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
-    <t>DOCUMENTOS-TAXAS-ISSQN-2024.xlsx</t>
+    <t>DOCUMENTOS_TAXAS_ISSQN_2026.xlsx</t>
   </si>
   <si>
     <t>Legislação</t>
   </si>
   <si>
     <t>15/01/2023</t>
   </si>
   <si>
     <t>ANEXO 01 DISTRITOS.pdf</t>
   </si>
   <si>
     <t>ANEXO 02 DISTRITO 1- SEDE modificado.pdf</t>
   </si>
   <si>
     <t>ANEXO 03 DISTRITO 2.pdf</t>
   </si>
   <si>
     <t>ANEXO 04 DISTRITO 3.pdf</t>
   </si>
   <si>
     <t>ANEXO 05 DISTRITO 4.pdf</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
@@ -412,51 +412,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/388719/images/original/DOCUMENTOS-TAXAS-ISSQN-2024.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/178300/images/original/ANEXO 01 DISTRITOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/178302/images/original/ANEXO 02 DISTRITO 1- SEDE modificado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/178299/images/original/ANEXO 03 DISTRITO 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/178301/images/original/ANEXO 04 DISTRITO 3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/178298/images/original/ANEXO 05 DISTRITO 4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/311395/images/original/Decreto 145_2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/449246/images/original/Manual de uso da Planilha de Caracter&#237;sticas Germ&#226;nicas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/311394/images/original/Caracter&#237;sticas Germ&#226;nicas - Planilha 1 e 2 .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/311393/images/original/Caracter&#237;sticas Germ&#226;nicas - Planilha 1 e 2 (alterado).xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/811592/images/original/DOCUMENTOS_TAXAS_ISSQN_2026.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/178300/images/original/ANEXO 01 DISTRITOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/178302/images/original/ANEXO 02 DISTRITO 1- SEDE modificado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/178299/images/original/ANEXO 03 DISTRITO 2.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/178301/images/original/ANEXO 04 DISTRITO 3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/178298/images/original/ANEXO 05 DISTRITO 4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/311395/images/original/Decreto 145_2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/449246/images/original/Manual de uso da Planilha de Caracter&#237;sticas Germ&#226;nicas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/311394/images/original/Caracter&#237;sticas Germ&#226;nicas - Planilha 1 e 2 .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/6/DocumentAssets/311393/images/original/Caracter&#237;sticas Germ&#226;nicas - Planilha 1 e 2 (alterado).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>